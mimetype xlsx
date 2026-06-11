--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -54,3809 +54,3809 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Poliana de Moraes Silva Gasqui Perreta</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 48.657,26, e incorporação do elemento de despesa 3.3.90.30.00 e das outras providências”.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 19.600,74, e incorporação do elemento de despesa 3.3.90.30.00 e das outras providências”.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/559/pj_1599.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/559/pj_1599.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 5.316,93, e incorporação do elemento de despesa 3.3.90.30.00 e das outras providências”.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/575/pj_1600.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/575/pj_1600.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 3.867,61 E INCORPORAÇÃO DO ELEMENTO DE DESPESAS 33.90.30.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/579/pjl_1601.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/579/pjl_1601.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 23.924,25, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 33.90.30.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/580/pjl_1602.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/580/pjl_1602.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 119.899,10, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 44.90.51.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/581/pjl_1604.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/581/pjl_1604.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 6.742,18, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 33.90.30.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/582/pjl_1605.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/582/pjl_1605.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 15.399,52, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 31.90.11.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/560/pj_1606.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/560/pj_1606.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 103.124,07, e incorporação do elemento de despesa 3.1.90.11.00, 3.3.90.93.00, 3.1.90.16.00 e 3.1.90.94.00, e das outras providencias”.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/583/pjl_1607.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/583/pjl_1607.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 28.606,01, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 31.90.11.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/585/pjl_1609.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/585/pjl_1609.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 87.643,50, E INCORPORAÇÃO DO ELEMENTO DO DESPESA: 33.90.30.00,33.90.32.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO VIGERNTR, NO VALOR DE R$ 9.194,47, E INCORPORAÇÃO DO ELEMENTO DE DESPESAS 33.90.39.00 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/587/pjl_1611.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/587/pjl_1611.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 16.210,72 e incorporação do elemento de despesas 3.3.90.39.00 e dá outras providências</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 14.715,00 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/589/pjl_1613.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/589/pjl_1613.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 6.361,49 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/590/pjl_1614.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/590/pjl_1614.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 51.674,03 e incorporação dos elementos de despesas 3.3.90.30.00 e 3.3.90.39.00  e dá outras providências.”</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/591/pjl_1615.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/591/pjl_1615.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 25.132,89 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/592/pjl_1616.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/592/pjl_1616.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 202.354,20 e incorporação dos elementos de despesas 3.3.90.30.00, 3.3.90.39.00 e 3.3.90.95.00e dá outras providências.”</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/593/pjl_1617.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/593/pjl_1617.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 46.000,00 e incorporação do elemento de despesas 3.3.90.39.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/594/pjl_1618.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/594/pjl_1618.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 18.028,00 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/608/pjl_1619.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/608/pjl_1619.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 74.700,00 e incorporação do elemento de despesas 3.3.90.39.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/609/pjl_1620.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/609/pjl_1620.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 145.439,56 e incorporação dos elementos de despesas 3.3.90.30.00, 3.3.90.39.00 e 3.3.90.14.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/610/pjl_1621.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/610/pjl_1621.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 5.229,23 e incorporação do elemento de despesas 3.3.93.39.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/611/pjl_1624.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/611/pjl_1624.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por superávit financeiro no orçamento vigente, no valor de R$ 150.000,00 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências.”</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/630/pjl_1630.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/630/pjl_1630.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 48.958,22, e incorporação do elemento de despesas 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/635/pjl_1632.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/635/pjl_1632.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 19.922,00, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/631/pjl_1633.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/631/pjl_1633.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 2.532,78, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/632/pjl_1634.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/632/pjl_1634.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 5.243,40, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/633/pjl_1635.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/633/pjl_1635.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 320.000,00, e incorporação do elemento de despesas 3.1.90.11.00, 3.1.90.13.00, 3.3.90.39.00 e 4.4.90.52.00 dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/634/pjl_1636.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/634/pjl_1636.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 43.082,38, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/636/pjl_1637.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/636/pjl_1637.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 3.903,92, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/637/pjl_1638.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/637/pjl_1638.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 867,39, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/638/pjl_1639.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/638/pjl_1639.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 189.000,00, e incorporação do elemento de despesas 3.1.90.11.00, 3.3.90.47.00 e 4.6.90.71.00, e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 50.090,76, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/691/pjl_1641.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/691/pjl_1641.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 52.246,26, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>PETHERSON LEMOS DE PAULA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/658/pjl_1642.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/658/pjl_1642.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor R$ 150.000,00, e incorporação do elemento de despesas 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/659/pjl_1643.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/659/pjl_1643.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 210.116,00, e incorporação do elemento de despesas 3.3.90.30.00 e 3.3.90.95.00, e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/660/pjl_1644.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/660/pjl_1644.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 144.703,73, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/661/pjl_1645.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/661/pjl_1645.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 15.599,87, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/662/pjl_1646.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/662/pjl_1646.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 137.475,09, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/663/pjl_1647.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/663/pjl_1647.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 46.220,49, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/664/pjl_1648.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/664/pjl_1648.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 33.411,50, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/665/pjl_1649.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/665/pjl_1649.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 46.901,30, e incorporação do elemento de despesas 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/666/pjl_1650.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/666/pjl_1650.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 128.959,89, e incorporação do elemento de despesas 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/667/pjl_1651.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/667/pjl_1651.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 18.036,05, e incorporação do elemento de despesas 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/668/pjl_1652.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/668/pjl_1652.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 670,47, e incorporação do elemento de despesas 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/692/pjl_1653.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/692/pjl_1653.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 78.751,21, e incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/682/pjl_1656.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/682/pjl_1656.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 8.852,65, e incorporação do elemento de despesa 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/683/pjl_1657.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/683/pjl_1657.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 91.671,31, e incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/684/pjl_1658.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/684/pjl_1658.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 218.619,38, e incorporação do elemento de despesa 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/686/pjl_1660.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/686/pjl_1660.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional  Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.581,98, e_x000D_
 incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/687/pjl_1661.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/687/pjl_1661.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 14.062,67, e incorporação do elemento de despesa 3.1.30.41.00, e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/689/pjl_1663.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/689/pjl_1663.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 60.000,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.16.00 e 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 168.575,27 e incorporação do elemento de despesas 4.4.90.51.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/696/pjl_1665.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/696/pjl_1665.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 18.201,29 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/697/pjl_1666.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/697/pjl_1666.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.284,86 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 19.826,95 e incorporação do elemento de despesas 4.4.90.52.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/699/pjl_1669.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/699/pjl_1669.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 118.975,43 e incorporação dos elementos de despesas 3.1.90.11.00, 3.1.90.13.00, 3.1.9113.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/734/pjl_1670.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/734/pjl_1670.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 8.400,00 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/700/pjl_1671.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/700/pjl_1671.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 126.618,83 e incorporação dos elementos de despesas  3.3.90.52.00 e 4.4.90.52.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/701/pjl_1672.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/701/pjl_1672.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 1.684,24 e incorporação do elemento de despesas 3.3.90.30.00  e dá outras providências”.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/702/pjl_1673.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/702/pjl_1673.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 81.957,99 e incorporação dos elementos de despesas 3.3.90.39.00 e 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/714/pjl_1674.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/714/pjl_1674.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 5.600,00, e incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/715/pjl_1675.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/715/pjl_1675.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.594,60, e incorporação do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/716/pjl_1676.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/716/pjl_1676.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 13.938,30, e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/717/pjl_1677.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/717/pjl_1677.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 14.001,00, e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/718/pjl_1678.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/718/pjl_1678.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 111.729,74, e incorporação dos elementos de despesa 3.3.90.30.00 e 3.1.90.11.00, e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/719/pjl_1679.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/719/pjl_1679.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.027,64, e incorporação do elemento de despesa 3.1.90.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/720/pjl_1680.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/720/pjl_1680.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 30.436,22, e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/721/pjl_1681.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/721/pjl_1681.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 180.000,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.16.00 e 33.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/730/pjl_1682.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/730/pjl_1682.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 215.300,00 e incorporação dos elementos de despesas 3.3.90.39.00, 3.1.90.94.00 e 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/731/pjl_1683.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/731/pjl_1683.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 16.976,25  e incorporação do elemento de despesas 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/732/pjl_1684.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/732/pjl_1684.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.033,93 e incorporação do elemento de despesas 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/733/pjl_1685.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/733/pjl_1685.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional especial por Anulação  no orçamento vigente, no valor de R$ 49.000,00 e incorporação do elemento de despesas 4.4.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/743/pjl_1686.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/743/pjl_1686.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 434.256,91, e incorporação do elemento de despesa 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/744/pjl_1687.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/744/pjl_1687.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 1.251,27, e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/759/pjl_1692.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/759/pjl_1692.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no orçamento vigente, no valor de R$ 218.619,38, e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/761/14_ordem_dia_ord.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/761/14_ordem_dia_ord.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n ° 1.693/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 180.000,00 e incorporação dos elementos de despesas 3.1.90.11.00, 3.1.90.13.00, 3.1.90.16.00, 3.1.90.94.00, 3.3.90.30.00 e 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/763/pjl_1695.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/763/pjl_1695.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n ° 1.695/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 89.64 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/771/pjl_no_1697.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/771/pjl_no_1697.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Amortização para equacionamento do déficit atuarial do Instituto de Previdência Municipal de Vale do Paraíso/RO - IPMVP, conforme diretrizes emanadas pela Portaria MPS nº. 402/2008, Portaria MPAS Nº 464/2018 e suas alterações.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/782/pjl_1703.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/782/pjl_1703.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 650.000,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.48.00, 3.3.90.93.00, 3.1.90.16.00 e 3.1.91.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/785/pjl_1706.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/785/pjl_1706.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no orçamento vigente, no valor de R$ 490.000,00, e incorporação do elemento de despesa 3.1.90.11.00, e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/792/pj_1710.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/792/pj_1710.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 116.000,00, e incorporação do elemento de despesa 4.6.90.71.01, e dá outras providências.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/803/pj_1712.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/803/pj_1712.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 15.716,00, e incorporação do elemento de despesa 3.1.90.11.00, e dá outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/811/pj_1713.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/811/pj_1713.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no orçamento vigente, no valor de R$ 31.000,00, e incorporação do elemento de despesa 3.1.91.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/804/pj_1714.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/804/pj_1714.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 20.505,56, e incorporação do_x000D_
 elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/805/pj_1715.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/805/pj_1715.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 35.907,60, e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/806/pj_1716.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/806/pj_1716.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 5.817,54, e incorporação do_x000D_
 elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/807/pj_1717.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/807/pj_1717.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 6.000,00, e incorporação do elemento de despesa 3.3.90.32.00, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/808/pj_1718.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/808/pj_1718.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 5.700,00, e incorporação do_x000D_
 elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/809/pj_1719.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/809/pj_1719.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 3.053,17, e incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/810/pj_1720.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/810/pj_1720.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 27.000,00, e incorporação dos elementos de despesa 3.3.90.30.00, 3.3.90.14.00 e 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/818/pl_1725.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/818/pl_1725.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de ARRECADAÇÃO no orçamento vigente, no valor de R$ 442.787,07, e incorporação dos elementos de despesa 3.1.90.11.00 e 3.1.91.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/819/pjl_1726.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/819/pjl_1726.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no orçamento vigente, no valor de R$ 610.300,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00 e 3.1.91.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/833/pj_1728.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/833/pj_1728.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 200.715,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.93.00, 3.3.90.30.00 e 3.1.91.13.00, e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/834/pj_1729.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/834/pj_1729.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente, no valor de R$ 15.000,00, e incorporação dos elementos de despesa 3.1.90.11.00 e 3.1.90.94.00, e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/835/pj_1730.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/835/pj_1730.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 50.000,00, e incorporação dos elementos de despesa 3.3.90.39.00, 3.3.90.48.00 e 3.3.90.14.00, e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/837/pjl_1732.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/837/pjl_1732.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 450.000,00, e incorporação do elemento de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.95.00, 3.3.90.30.00 e 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/838/pjl_1734.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/838/pjl_1734.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 36.300,00, e incorporação dos elementos de despesa 3.1.90.11.00, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/839/pjl_1735.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/839/pjl_1735.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 86.305,44, e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/840/pjl_1736.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/840/pjl_1736.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 448.112,00, e incorporação dos elementos de despesa 3.3.90.30.00 e 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/848/pjl_1737.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/848/pjl_1737.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 100.000,00, e_x000D_
 incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/849/pjl_1738.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/849/pjl_1738.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 210.788,79, e incorporação do elemento de despesa 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/850/pjl_1739.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/850/pjl_1739.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 4.517,97, e incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/855/pjl_1740.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/855/pjl_1740.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 180.000,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00,3.3.90.30.00 e 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/856/pj_1742.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/856/pj_1742.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 362.000,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.48.00 e 3.3.90.93.00, e dá outras providências.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/859/pj_1743.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/859/pj_1743.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 25.140,00, e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.94.00, 3.3.90.30.00 e 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/860/pj_1744.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/860/pj_1744.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 83.281,82, e_x000D_
 incorporação do elemento de despesa_x000D_
 3.1.90.11.00, e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/865/pj_1745.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/865/pj_1745.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA_x000D_
 DO MUNICÍPIO DE VALE DO PARAÍSO -_x000D_
 RO PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2022.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/866/pj_1748.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/866/pj_1748.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o_x000D_
 quadriênio 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/867/pj_1749.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/867/pj_1749.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei_x000D_
 Orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/861/pj_1750.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/861/pj_1750.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 198.000,00, e_x000D_
 incorporação dos elementos de despesa_x000D_
 3.1.90.11.00, 3.1.90.13.00, 3.1.91.13.00,_x000D_
 3.1.90.94.00, 3.3.94.48.00 e 3.3.90.14.00, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/868/pj_1751.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/868/pj_1751.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 30.854,00, e_x000D_
 incorporação dos elementos de despesa_x000D_
 3.1.90.11.00, 3.3.90.30.00, e dá outras providências</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/862/pj_1752.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/862/pj_1752.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 27.000,00, e_x000D_
 incorporação do elemento de despesa 3.3.90.32.00,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/863/pj_1754.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/863/pj_1754.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 6.683,72, e_x000D_
 incorporação do elemento de despesa 3.3.90.14.00,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/864/pj_1755.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/864/pj_1755.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por anulação no orçamento vigente, no_x000D_
 valor de R$ 58.792,02, e incorporação do_x000D_
 elemento de despesa 3.3.90.93.00, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/869/pj_1756.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/869/pj_1756.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 539.594,78, e_x000D_
 incorporação dos elementos de despesa_x000D_
 3.1.90.11.00, 3.1.90.13.00 e 3.1.91.13.00, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/870/pj_1757.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/870/pj_1757.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 100.000,00, e_x000D_
 incorporação dos elementos de despesa_x000D_
 3.1.90.11.00, 3.3.90.30.00, 3.3.90.36.00 e_x000D_
 4.4.90.52.00, e dá outras providências</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/871/pj_1758.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/871/pj_1758.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 260.000,00, e_x000D_
 incorporação do elemento de despesa_x000D_
 4.4.90.52.00, e dá outras providências</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/879/pj_1762.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/879/pj_1762.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 130.500,00, e_x000D_
 incorporação do elemento de despesa_x000D_
 3.3.90.30.00, e dá outras providências</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/880/pj_1763.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/880/pj_1763.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 773.600,00,_x000D_
 e incorporação do elemento de despesa_x000D_
 3.1.90.11.00, 3.1.90.13.00, 3.1.91.13.00 E_x000D_
 3.3.90.93.00, e dá outras providências</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/884/pj_1765.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/884/pj_1765.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 91.499,00, e_x000D_
 incorporação dos elementos de despesa_x000D_
 3.3.90.30.00 e 3.3.90.14.00, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/885/pj_1766.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/885/pj_1766.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 962.519,00, e_x000D_
 incorporação do elemento de despesa_x000D_
 4.4.90.51.00, e dá outras providências</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/886/pj_1767.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/886/pj_1767.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 141.418,80,_x000D_
 e incorporação do elemento de despesa_x000D_
 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/887/pj_1768.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/887/pj_1768.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 400.000,00, e_x000D_
 incorporação dos elementos de despesa_x000D_
 4.4.90.52.00 e 4.4.90.51.00, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/909/pj_1772.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/909/pj_1772.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Excesso de Arrecadação no_x000D_
 orçamento vigente, no valor de R$ 414.400,00, e_x000D_
 incorporação do elemento de despesa_x000D_
 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/917/pj_1775.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/917/pj_1775.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
 Especial por Anulação no orçamento vigente, no_x000D_
 valor de R$ 12.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Humberto Silva Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_08.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Indicação_x000D_
 _x000D_
 _x000D_
 Indico a Excelentíssima Senhora Prefeita Municipal, ouvido o Plenário, sejam atualizadas as tabelas de progressões dos servidores públicos municipais, com a equiparação do salário base dos cargos efetivos ao salário mínimo vigente no país, a partir de 2022.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>PARECER CPJR</t>
   </si>
   <si>
     <t>CPJR - COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/757/parecer_09_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/757/parecer_09_cpjr.pdf</t>
   </si>
   <si>
     <t>Comissão Permanente de Justiça e Redação_x000D_
 _x000D_
 _x000D_
 PARECER Nº 09/2021_x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.688/2021_x000D_
 _x000D_
 _x000D_
 PARECER DA COMISSÃO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.688/2021 que “Dispõe sobre parcelamento especial e redução de multas e juros de mora incidentes sobre débitos de qualquer natureza devidos à fazenda Municipal de Vale do Paraíso-RO na forma e condições que especifica”.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/758/parecer_10_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/758/parecer_10_cpjr.pdf</t>
   </si>
   <si>
     <t>Comissão Permanente de Justiça e Redação_x000D_
 _x000D_
 PARECER Nº 10/2021_x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.689/2021_x000D_
 _x000D_
 PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.689/2021 que “Altera a natureza de cargo comissionado e função de confiança constante no anexo I da Lei nº 1954 de 07 de Agosto de 2017 e dá outras providências”.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/764/parecer_11_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/764/parecer_11_cpjr.pdf</t>
   </si>
   <si>
     <t>Comissão Permanente de Justiça e Redação_x000D_
 _x000D_
 PARECER Nº 11/2021_x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.691/2021_x000D_
 _x000D_
 PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.691/2021 que “Altera o art. 1º da lei 1.524 de 17 de fevereiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/779/parecer_15_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/779/parecer_15_cpjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei do Legislativo n. 28/2021 que “Autoriza a Baixa de Bens Móveis inservíveis pertencentes ao Poder Legislativo do Município de Vale do Paraíso-RO. ”_x000D_
 Trata o presente da autorização de baixa de materiais inservíveis pertencentes ao patrimônio público deste Poder Legislativo Municipal, que por avarias, desgastes ou em desuso, conforme relação constante do anexo ao projeto.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/780/parecer_16_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/780/parecer_16_cpjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei do Legislativo n. 27/2021 que “Dispõe sobre a cessão, licença e afastamento de Servidores Públicos Municipais concursados sob o regime celetista. ”</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/900/parecer_25_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/900/parecer_25_cpjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.748/2021 “Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/910/parecer_28_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/910/parecer_28_cpjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 A matéria versa sobre o Projeto de Lei nº 1560/2020 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/911/parecer_29_cpjr.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/911/parecer_29_cpjr.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.761/2021 que “Reconhece Dívida referente a serviços prestados pela Empresa CENTRAIS ELÉTRICAS DE RONDÔNIA S/A ENERGISA RONDÔNIA e dá outras providências”.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PARECER CPOF</t>
   </si>
   <si>
     <t>CPOF - COMISSÃO PERMANENTE DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/578/parecer_04_cpof.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/578/parecer_04_cpof.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/2021_x000D_
  PROJETO DE LEI Nº 1.603/2015_x000D_
 _x000D_
 PARECER DA COMISSÃO_x000D_
 A matéria em análise trata do Projeto de Lei nº 1.603/2021 que “Autoriza o Poder Executivo Municipal a firmar convênio com a PROMOVIDA - Associação para Promoção da Vida Dignidade e Esperança do Ancião e dá outras providências.”</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/756/parecer_05_cpof.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/756/parecer_05_cpof.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/2021_x000D_
 _x000D_
 COMISSÃO PERMANENTE DE ORÇAMENTOS E FINANÇAS_x000D_
 _x000D_
 A matéria em análise trata do Projeto de Lei nº 1.688/2021 que “Dispõe sobre parcelamento especial e redução de multas e juros de mora incidentes sobre débitos de qualquer natureza devidos à fazenda Municipal de Vale do Paraíso-RO na forma e condições que especifica”.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_06_cpof.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_06_cpof.pdf</t>
   </si>
   <si>
     <t>A matéria em análise trata do Projeto de Lei nº 1.697/2021 que “Institui o Plano de Amortização para equacionamento do déficit atuarial do Instituto de Previdência Municipal de Vale do Paraíso/RO- IPMVP, conforme diretrizes emanadas pela Portaria MPS Nº 402/2008, Portaria MPAS n. 464/2018 e suas alterações.”</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/908/parecer_11_cpof.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/908/parecer_11_cpof.pdf</t>
   </si>
   <si>
     <t>PARECER DO RELATOR _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 A matéria em análise trata do Projeto de Lei nº 1.748/2021 que “Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências”</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/912/parecer_12_cpof.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/912/parecer_12_cpof.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO_x000D_
 _x000D_
 A matéria em análise trata do Projeto de Lei nº 1.749/2021 que “Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2022 e dá outras providências”</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CPC</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTE EM CONJUNTO</t>
   </si>
   <si>
     <t>CPC - COMISSÕES PERMANENTE EM CONJUNTO</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/562/parecer_01_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/562/parecer_01_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.597/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.597/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 48.657,26, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/563/parecer_02_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/563/parecer_02_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.598/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.598/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 19.600,74, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/564/parecer_03_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/564/parecer_03_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.599/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.599/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 5.316,93, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>PARECER Nº 05/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.600/2021._x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 A matéria versa sobre o Projeto de Lei nº1.600/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 3.867,61, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/595/parecer_06_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/595/parecer_06_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 06/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.601/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.601/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 23.924,25, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”_x000D_
 E</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/596/parecer_07_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/596/parecer_07_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 07/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.602/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.602/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 119.899,10, incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/597/parecer_08_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/597/parecer_08_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 08/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.604/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.604/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 6.742,18, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/598/parecer_09_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/598/parecer_09_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 09/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.605/2021._x000D_
 _x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.605/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 15.399,52, incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/599/parecer_10_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/599/parecer_10_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 10/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.607/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.607/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 28.606,01, incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/600/parecer_11_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/600/parecer_11_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 11/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.608/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.609/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 46.371,49, incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/601/parecer_12_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/601/parecer_12_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.609/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.609/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 87.643,50, incorporação do elemento de despesa 3.3.90.32.00 e  3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/602/parecer_13_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/602/parecer_13_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTESEM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 13/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.610/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.610/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 9.194,47, incorporação do elemento de despesa  3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_14_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_14_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 14/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.611/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.611/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 16.210,72, incorporação do elemento de despesa  3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_15_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_15_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 15/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.612/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.612/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 14.715,00, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_16_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_16_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 16/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.613/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.613/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 6.361,49, incorporação do elemento de despesa  3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/606/parecer_17_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/606/parecer_17_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 17/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.614/2021._x000D_
 _x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.614/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 51.674,03, incorporação dos elementos de despesa  3.3.90.30.00 e 3.3.90.39.00  e dá outras providências. ”</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_18_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_18_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 18/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.615/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.615/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 25.132,89, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_19_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_19_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 19/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.616/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.616/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 202.354,20, incorporação dos elementos de despesa 3.3.90.30.00,3.3.90.39.00 e 3.3.90.95.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/614/parecer_20_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/614/parecer_20_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 20/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.617/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.617/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 46.000,00, e incorporação do elemento de despesa 3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/615/parecer_21_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/615/parecer_21_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 21/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.618/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.618/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 18.028,00, e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/616/parecer_22_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/616/parecer_22_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 22/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.619/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 A matéria versa sobre o Projeto de Lei nº1.619/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 74.700,00 e incorporação do elemento de despesa 3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/617/parecer_23_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/617/parecer_23_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 23/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.620/2021._x000D_
 _x000D_
 PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.620/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 145.439,56, incorporação dos elementos de despesa 3.3.90.30.00,3.3.90.39.00 e 3.3.90.14.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/618/parecer_24_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/618/parecer_24_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 24/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.621/2021._x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 A matéria versa sobre o Projeto de Lei nº1.621/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 5.229,23, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/620/parecer_25_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/620/parecer_25_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 25/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.624/2021._x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.624/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 150.000,00, incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PARECER Nº 26/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.622/2021._x000D_
 _x000D_
 _x000D_
 PARECER DO RELATOR DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.622/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 1597.211,60, incorporação do elemento de despesa 4.4.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/641/parecer_27_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/641/parecer_27_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 27/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.623/2021._x000D_
 _x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.623/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 111.814,06, incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/642/parecer_28_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/642/parecer_28_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 28/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.625/2021._x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.625/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 1.122,48, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/643/parecer_29_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/643/parecer_29_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 29/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.626/2021._x000D_
 _x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.626/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 5.362,52, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/644/parecer_30_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/644/parecer_30_cpc.pdf</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/645/parecer_31_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/645/parecer_31_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 31/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.628/2021._x000D_
 _x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.628/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 36.672,18, incorporação dos elementos de despesa 3.1.90.94.00 e 3.3.90.14.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/646/parecer_32_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/646/parecer_32_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 32/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.629/2021._x000D_
 _x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.629/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 21.081,93, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/647/parecer_33_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/647/parecer_33_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 33/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 REF.: PROJETO DE LEI Nº 1.631/2021._x000D_
 _x000D_
 _x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.631/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 21.562,39, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/648/parecer_34_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/648/parecer_34_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 34/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO. A matéria versa sobre o Projeto de Lei nº1.630/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 48.958,22, incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/649/parecer_35_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/649/parecer_35_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 35/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO. _x000D_
 A matéria versa sobre o Projeto de Lei nº1.632/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 19.922,00, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_36_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_36_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 36/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº1.633/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 2.532,78, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/651/parecer_37_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/651/parecer_37_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 37/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.634/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 5.243,40, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/652/parecer_38_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/652/parecer_38_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 38/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.635/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 320.000,00, incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.39.00 e 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/653/parecer_39_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/653/parecer_39_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 39/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.636/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 43.082,38, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/654/parecer_40_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/654/parecer_40_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 40/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.637/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 3.903,92, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/655/parecer_41_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/655/parecer_41_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 41/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.638/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 867,39 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/656/parecer_42_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/656/parecer_42_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 42/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.639/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 189.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.3.90.47.00 e 4.6.90.71.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/657/parecer_43_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/657/parecer_43_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 43/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 Parecer do Relator das Comissões em Conjunto_x000D_
 A matéria versa sobre o Projeto de Lei nº 1.640/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 50.090,76 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_44_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_44_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 44/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO:  JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.642/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 150.000,00 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_45_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_45_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 45/2021 DAS COMISSÕES PERMANENTES  EM CONJUNTO:_x000D_
  JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.643/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 210.116,00 e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.95.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/673/parecer_46_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/673/parecer_46_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 46/2021 DAS COMISSÕES PERMANENTES EM CONJUTO:  JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.644/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 144.703,73 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/674/parecer_47_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/674/parecer_47_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 47/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO :  DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.645/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 15.599,87 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/675/parecer_48_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/675/parecer_48_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 48/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO: JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.646/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 137.475,09 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/676/parecer_49_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/676/parecer_49_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 49/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO: JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.647/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 46.220,49 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/677/parecer_50_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/677/parecer_50_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 50/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO: JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.648/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 33.411,50 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/678/parecer_51_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/678/parecer_51_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 51/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO:  JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS. _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.649/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 46.901,30 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/679/parecer_52_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/679/parecer_52_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 52/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO: DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.650/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 128.959,89 e incorporação do elemento de despesa 3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/680/parecer_53_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/680/parecer_53_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 53/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO : JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.651/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$18.036,05 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/681/parecer_54_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/681/parecer_54_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 54/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO:  JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.652/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 670,47 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/703/parecer_55_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/703/parecer_55_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 55/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.641/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 52.246,26 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/704/parecer_56_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/704/parecer_56_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 56/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.653/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 78.751,21 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/705/parecer_57_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/705/parecer_57_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 57/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.656/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 8.852,65 e incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/706/parecer_58_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/706/parecer_58_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 58/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.657/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 91.671,31 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/707/parecer_59_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/707/parecer_59_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 59/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.658/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 218.619,38 e incorporação do elemento de despesa 3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/708/parecer_60_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/708/parecer_60_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 60/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.659/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 126.277,89 e incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/709/parecer_61_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/709/parecer_61_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 61/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.660/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 2.581,98 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_62_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_62_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 62/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.661/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 14.062,67, incorporação do elemento de despesa 3.1.30.41.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/711/parecer_63_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/711/parecer_63_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 63/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.662/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 10.909,42 e incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_64_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_64_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 64/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº1.663/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente, no valor de R$ 60.000,00 e incorporação do elemento de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.16.00 e 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/722/parecer_66_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/722/parecer_66_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 66/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.664/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Excesso de Arrecadação no orçamento vigente, no valor de R$ 168.575,27 e incorporação do elemento de despesas 4.4.90.51.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/724/parecer_68_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/724/parecer_68_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 68/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.666/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 2.284,86 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/725/parecer_69_cp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/725/parecer_69_cp.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 69/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.668/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 19.826,95 e incorporação do elemento de despesas 4.4.90.52.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/729/parecer_70_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/729/parecer_70_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 70/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.669/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 118.975,43 e incorporação dos elementos de despesas 3.1.90.11.00, 3.1.90.13.00, 3.1.9113.00 e dá outras providências”</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/726/parecer_71_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/726/parecer_71_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 71/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.671/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 126.618,83 e incorporação dos elementos de despesas 3.3.90.52.00 e 4.4.90.52.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/727/parecer_72_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/727/parecer_72_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 72/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.672/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 1.684,24 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/728/parecer_73_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/728/parecer_73_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 73/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.673/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 81.957,99 e incorporação dos elementos de despesas 3.3.90.39.00 e 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/735/parecer_74_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/735/parecer_74_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 74/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.674/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 5.000,00 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/736/parecer_75_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/736/parecer_75_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 75/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.675/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 2.594,60 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/737/parecer_76_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/737/parecer_76_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 76/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.676/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 13.938,30 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/738/parecer_77_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/738/parecer_77_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 77/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.677/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 14.001,00 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/739/parecer_78_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/739/parecer_78_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 78/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.678/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 111.729,74 e incorporação dos elementos de despesa 3.3.90.30.00 e 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/740/parecer_79_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/740/parecer_79_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 79/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.679/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 2.027,64 e incorporação do elemento de despesa 3.1.90.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/741/parecer_80_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/741/parecer_80_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 80/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.680/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 30.436,22 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/745/parecer_82_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/745/parecer_82_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 _x000D_
 PARECER Nº 82/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.670/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 8.400,00 e incorporação do elemento de despesas 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/746/parecer_83_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/746/parecer_83_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 83/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.682/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 215.300,00 e incorporação dos elementos de despesa e 3.3.90.39.00, 3.1.90.94.00 e 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/747/parecer_84_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/747/parecer_84_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 84/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.683/2021 que “Dispõe sobre a abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente, no valor de R$ 16.976,25 e incorporação do elemento de despesas 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/748/parecer_85_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/748/parecer_85_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 85/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.684/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 2.033,93, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/749/parecer_86_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/749/parecer_86_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 86/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.685/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento vigente, no valor de R$ 49.000,00 e incorporação do elemento de despesa 4.4.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/750/parecer_87_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/750/parecer_87_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 87/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.686/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 434.256,91 e incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_88_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_88_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 88/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.687/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente, no valor de R$ 1.251,27, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/766/parecer_89_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/766/parecer_89_cpc.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES EM CONJUNTO_x000D_
 PARECER Nº 89/2021 DAS COMISSÕES PERMANENTES, EM CONJUNTO, DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.692/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento vigente, no valor de R$ 218.619,38, incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_90_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_90_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 90/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.693/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 180.000,00 e incorporação dos elementos de despesa e 3.1.90.11.00, 3.1.90.13.00, 3.1.90.16.00, 3.1.90.94.00, 3.3.90.30.00 e 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no91_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no91_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 91/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE OBRAS E SERVIÇOS PÚBLICOS E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.694/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro e Anulação no Orçamento vigente, no valor de R$ 1.178,29 e incorporação do elemento de despesa 3.3.90.93.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/784/parecer_93_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/784/parecer_93_cpc.pdf</t>
   </si>
   <si>
     <t>A matéria versa sobre o Projeto de Lei nº 1.698/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 280.000,00 e incorporação dos elementos de despesa e 3.1.90.11.00, 3.1.90.13.00 e 3.1.91.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/786/parecer_94_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/786/parecer_94_cpc.pdf</t>
   </si>
   <si>
     <t>A matéria versa sobre o Projeto de Lei nº 1.703/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 650.000,00 e incorporação dos elementos de despesa e 3.1.90.11.00, 3.1.90.13.00, 3.3.90.48.00, 3.3.90.93.00, 3.1.90.16.00 e 3.1.91.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/787/parecer_95_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/787/parecer_95_cpc.pdf</t>
   </si>
   <si>
     <t>A matéria versa sobre o Projeto de Lei nº 1.7042021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento vigente, no valor de R$ 380.000,00 e incorporação dos elementos de despesa 3.1.90.11.00 e 3.1.90.13.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_96_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_96_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 96/2021 DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS EM CONJUNTO._x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.706/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento vigente, no valor de R$ 490.000,00 e incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/820/parecer_98_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/820/parecer_98_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.712/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 15.716,00 e incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_99_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_99_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.713/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento Vigente, no valor de R$ 31.000,00 e incorporação do elemento de despesa 3.1.91.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_100_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_100_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.714/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente, no valor de R$ 20.505,56 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/823/parecer_101_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/823/parecer_101_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.715/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente, no valor de R$ 35.907,60 e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.39.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/824/parecer_102_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/824/parecer_102_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.716/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente, no valor de R$ 5.817,54 e incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/825/parecer_103_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/825/parecer_103_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.717/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 6.000,00 e incorporação do elemento de despesa 3.3.90.32.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/826/parecer_104_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/826/parecer_104_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.718/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente, no valor de R$ 5.700,00 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/827/parecer_104_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/827/parecer_104_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.719/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 3.053,17 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/831/parecer_107_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/831/parecer_107_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.725/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 442.787.07 e incorporação dos elementos de despesa 3.1.90.11.00 e 3.1.90.13.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/832/parecer_108_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/832/parecer_108_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.726/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Anulação no Orçamento Vigente, no valor de R$ 610.300,00 e incorporação dos elementos de despesa 3.1.90.13.00 e 3.1.91.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_109.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_109.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 109/2021 DAS COMISSÕES PERMANENTES EM CONJUNTO DE JUSTIÇA E REDAÇÃO, DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL E DE ORÇAMENTO E FINANÇAS._x000D_
 _x000D_
 REF.: PROJETO DE LEI Nº 1.727/2021 que “Altera   os anexos I a IV da lei nº 676 de 23 de Dezembro de 2019”.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_110_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_110_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.728/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 200.715,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.93.00, 3.3.90.30.00 e 3.1.91.13.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/842/parecer_111_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/842/parecer_111_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.729/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente, no valor de R$ 15.000,00 e incorporação dos elementos de despesa 3.1.90.11.00 e 3.1.90.94.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/843/parecer_112_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/843/parecer_112_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.730/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 50.000,00 e incorporação dos elementos de despesa 3.3.90.39.00, 3.3.90.48.00 e 3.3.90.14.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/844/parecer_113_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/844/parecer_113_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.732/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 450.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.95.00, 3.3.90.30.00 e 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/845/parecer_114_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/845/parecer_114_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.734/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 36.300,00 e incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/846/parecer_115_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/846/parecer_115_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.735/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 86.305,44e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/847/parecer_116_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/847/parecer_116_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.736/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 448.112,00e incorporação dos elementos de despesa 3.3.90.30.00 e 4.4.90.52.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/851/parecer_117_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/851/parecer_117_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.737/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 100.000,00e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/853/parecer_118_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/853/parecer_118_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.738/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 210.788,79e incorporação do elemento de despesa 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/854/parecer_119_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/854/parecer_119_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.739/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 4.517,97e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/857/parecer_120_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/857/parecer_120_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.740/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 180.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.30.00 e 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/858/parecer_121_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/858/parecer_121_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.742/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 362.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.3.90.48.00 e 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/872/parecer_122_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/872/parecer_122_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.743/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 25.140,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.94.00, 3.3.90.30.00 e 3.3.90.39.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/873/parecer_123_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/873/parecer_123_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.744/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 83.281,82e incorporação do elemento de despesa 3.1.90.11.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/874/parecer_124_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/874/parecer_124_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.750/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 198.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.90.94.00, 3.3.94.48.00 e 3.3.90.14.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/875/parecer_125_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/875/parecer_125_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.751/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 30.854,00 e incorporação dos elementos de despesa 3.1.90.11.00 e 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/876/parecer_126_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/876/parecer_126_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.752/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 27.000,00e incorporação do elemento de despesa 3.3.90.32.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/877/parecer_127_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/877/parecer_127_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.754/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 6.683,72 e incorporação do elemento de despesa 3.3.90.14.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/878/parecer_128_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/878/parecer_128_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.755/2021 que “Dispõe sobre a abertura de Crédito Adicional por Anulação no Orçamento Vigente, no valor de R$ 58.792,02 e incorporação do elemento de despesa 3.3.90.93.00, e dá outras providências”.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/881/parecer_130_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/881/parecer_130_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.756/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 539.594,78 e incorporação dos elementos de despesa 3.1.90.13.00, 3.1.90.13.00 e 3.1.91.13.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/882/parecer_131_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/882/parecer_131_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.757/2021 que “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 100.000,00 e incorporação dos elementos de despesa 3.1.90.11.00, 3.3.90.30.00, 3.3.90.36.00 e 4.4.90.52.00 e dá outras providências. ”</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/888/parecer_133_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/888/parecer_133_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.758/2021 que “Dispõe sobre a abertura de Crédito Adicional por excesso de arrecadação no orçamento vigente, no valor de R$ 260.000,00 e incorporação do elemento de despesa 4.4.90.52.00, e dá outras providências”.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/889/parecer_133a.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/889/parecer_133a.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.762/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 130.500,00 e incorporação do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/890/parecer_134_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/890/parecer_134_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.763/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 773.600,00e incorporação dos elementos de despesa 3.1.90.11.00, 3.1.90.13.00, 3.1.91.13.00 e 3.3.90.93.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/903/parecer_135_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/903/parecer_135_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.765/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 91.499,00 e incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.90.14.00e dá outras providências”.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/904/parecer_136_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/904/parecer_136_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 A matéria versa sobre o Projeto de Lei nº 1.766/2021 que “Dispõe sobre a abertura de Crédito Adicional por excesso de arrecadação no orçamento vigente, no valor de R$ 962.519,00 e incorporação do elemento de despesa 4.4.90.51.00, e dá outras providências”.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/905/parecer_137_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/905/parecer_137_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.767/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 141.418,80 e incorporação do elemento de despesa 4.4.90.51.00 e dá outras providências”.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/906/parecer_138_cpc.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/906/parecer_138_cpc.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO_x000D_
 _x000D_
 Versa o presente sobre o Projeto de Lei nº 1.768/2021 que “Dispõe sobre a abertura de Crédito Adicional por Excesso de Arrecadação no Orçamento Vigente, no valor de R$ 400.000,00 e incorporação dos elementos de despesa 4.4.90.52.00 e 4.4.90.51.00, e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4165,68 +4165,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/559/pj_1599.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/575/pj_1600.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/579/pjl_1601.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/580/pjl_1602.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/581/pjl_1604.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/582/pjl_1605.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/560/pj_1606.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/583/pjl_1607.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/585/pjl_1609.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/587/pjl_1611.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/589/pjl_1613.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/590/pjl_1614.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/591/pjl_1615.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/592/pjl_1616.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/593/pjl_1617.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/594/pjl_1618.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/608/pjl_1619.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/609/pjl_1620.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/610/pjl_1621.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/611/pjl_1624.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/630/pjl_1630.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/635/pjl_1632.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/631/pjl_1633.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/632/pjl_1634.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/633/pjl_1635.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/634/pjl_1636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/636/pjl_1637.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/637/pjl_1638.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/638/pjl_1639.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/691/pjl_1641.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/658/pjl_1642.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/659/pjl_1643.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/660/pjl_1644.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/661/pjl_1645.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/662/pjl_1646.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/663/pjl_1647.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/664/pjl_1648.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/665/pjl_1649.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/666/pjl_1650.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/667/pjl_1651.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/668/pjl_1652.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/692/pjl_1653.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/682/pjl_1656.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/683/pjl_1657.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/684/pjl_1658.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/686/pjl_1660.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/687/pjl_1661.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/689/pjl_1663.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/696/pjl_1665.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/697/pjl_1666.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/699/pjl_1669.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/734/pjl_1670.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/700/pjl_1671.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/701/pjl_1672.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/702/pjl_1673.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/714/pjl_1674.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/715/pjl_1675.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/716/pjl_1676.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/717/pjl_1677.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/718/pjl_1678.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/719/pjl_1679.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/720/pjl_1680.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/721/pjl_1681.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/730/pjl_1682.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/731/pjl_1683.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/732/pjl_1684.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/733/pjl_1685.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/743/pjl_1686.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/744/pjl_1687.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/759/pjl_1692.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/761/14_ordem_dia_ord.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/763/pjl_1695.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/771/pjl_no_1697.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/782/pjl_1703.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/785/pjl_1706.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/792/pj_1710.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/803/pj_1712.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/811/pj_1713.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/804/pj_1714.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/805/pj_1715.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/806/pj_1716.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/807/pj_1717.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/808/pj_1718.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/809/pj_1719.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/810/pj_1720.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/818/pl_1725.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/819/pjl_1726.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/833/pj_1728.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/834/pj_1729.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/835/pj_1730.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/837/pjl_1732.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/838/pjl_1734.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/839/pjl_1735.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/840/pjl_1736.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/848/pjl_1737.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/849/pjl_1738.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/850/pjl_1739.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/855/pjl_1740.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/856/pj_1742.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/859/pj_1743.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/860/pj_1744.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/865/pj_1745.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/866/pj_1748.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/867/pj_1749.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/861/pj_1750.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/868/pj_1751.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/862/pj_1752.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/863/pj_1754.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/864/pj_1755.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/869/pj_1756.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/870/pj_1757.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/871/pj_1758.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/879/pj_1762.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/880/pj_1763.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/884/pj_1765.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/885/pj_1766.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/886/pj_1767.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/887/pj_1768.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/909/pj_1772.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/917/pj_1775.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/757/parecer_09_cpjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/758/parecer_10_cpjr.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/764/parecer_11_cpjr.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/779/parecer_15_cpjr.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/780/parecer_16_cpjr.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/900/parecer_25_cpjr.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/910/parecer_28_cpjr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/911/parecer_29_cpjr.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/578/parecer_04_cpof.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/756/parecer_05_cpof.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_06_cpof.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/908/parecer_11_cpof.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/912/parecer_12_cpof.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/562/parecer_01_cpc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/563/parecer_02_cpc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/564/parecer_03_cpc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/595/parecer_06_cpc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/596/parecer_07_cpc.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/597/parecer_08_cpc.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/598/parecer_09_cpc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/599/parecer_10_cpc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/600/parecer_11_cpc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/601/parecer_12_cpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/602/parecer_13_cpc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_14_cpc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_15_cpc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_16_cpc.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/606/parecer_17_cpc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_18_cpc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_19_cpc.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/614/parecer_20_cpc.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/615/parecer_21_cpc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/616/parecer_22_cpc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/617/parecer_23_cpc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/618/parecer_24_cpc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/620/parecer_25_cpc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/641/parecer_27_cpc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/642/parecer_28_cpc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/643/parecer_29_cpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/644/parecer_30_cpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/645/parecer_31_cpc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/646/parecer_32_cpc.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/647/parecer_33_cpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/648/parecer_34_cpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/649/parecer_35_cpc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_36_cpc.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/651/parecer_37_cpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/652/parecer_38_cpc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/653/parecer_39_cpc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/654/parecer_40_cpc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/655/parecer_41_cpc.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/656/parecer_42_cpc.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/657/parecer_43_cpc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_44_cpc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_45_cpc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/673/parecer_46_cpc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/674/parecer_47_cpc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/675/parecer_48_cpc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/676/parecer_49_cpc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/677/parecer_50_cpc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/678/parecer_51_cpc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/679/parecer_52_cpc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/680/parecer_53_cpc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/681/parecer_54_cpc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/703/parecer_55_cpc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/704/parecer_56_cpc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/705/parecer_57_cpc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/706/parecer_58_cpc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/707/parecer_59_cpc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/708/parecer_60_cpc.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/709/parecer_61_cpc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_62_cpc.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/711/parecer_63_cpc.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_64_cpc.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/722/parecer_66_cpc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/724/parecer_68_cpc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/725/parecer_69_cp.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/729/parecer_70_cpc.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/726/parecer_71_cpc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/727/parecer_72_cpc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/728/parecer_73_cpc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/735/parecer_74_cpc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/736/parecer_75_cpc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/737/parecer_76_cpc.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/738/parecer_77_cpc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/739/parecer_78_cpc.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/740/parecer_79_cpc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/741/parecer_80_cpc.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/745/parecer_82_cpc.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/746/parecer_83_cpc.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/747/parecer_84_cpc.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/748/parecer_85_cpc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/749/parecer_86_cpc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/750/parecer_87_cpc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_88_cpc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/766/parecer_89_cpc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_90_cpc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no91_cpc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/784/parecer_93_cpc.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/786/parecer_94_cpc.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/787/parecer_95_cpc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_96_cpc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/820/parecer_98_cpc.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_99_cpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_100_cpc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/823/parecer_101_cpc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/824/parecer_102_cpc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/825/parecer_103_cpc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/826/parecer_104_cpc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/827/parecer_104_cpc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/831/parecer_107_cpc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/832/parecer_108_cpc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_109.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_110_cpc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/842/parecer_111_cpc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/843/parecer_112_cpc.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/844/parecer_113_cpc.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/845/parecer_114_cpc.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/846/parecer_115_cpc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/847/parecer_116_cpc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/851/parecer_117_cpc.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/853/parecer_118_cpc.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/854/parecer_119_cpc.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/857/parecer_120_cpc.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/858/parecer_121_cpc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/872/parecer_122_cpc.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/873/parecer_123_cpc.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/874/parecer_124_cpc.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/875/parecer_125_cpc.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/876/parecer_126_cpc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/877/parecer_127_cpc.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/878/parecer_128_cpc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/881/parecer_130_cpc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/882/parecer_131_cpc.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/888/parecer_133_cpc.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/889/parecer_133a.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/890/parecer_134_cpc.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/903/parecer_135_cpc.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/904/parecer_136_cpc.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/905/parecer_137_cpc.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/906/parecer_138_cpc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/559/pj_1599.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/575/pj_1600.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/579/pjl_1601.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/580/pjl_1602.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/581/pjl_1604.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/582/pjl_1605.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/560/pj_1606.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/583/pjl_1607.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/585/pjl_1609.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/587/pjl_1611.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/589/pjl_1613.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/590/pjl_1614.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/591/pjl_1615.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/592/pjl_1616.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/593/pjl_1617.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/594/pjl_1618.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/608/pjl_1619.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/609/pjl_1620.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/610/pjl_1621.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/611/pjl_1624.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/630/pjl_1630.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/635/pjl_1632.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/631/pjl_1633.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/632/pjl_1634.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/633/pjl_1635.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/634/pjl_1636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/636/pjl_1637.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/637/pjl_1638.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/638/pjl_1639.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/691/pjl_1641.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/658/pjl_1642.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/659/pjl_1643.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/660/pjl_1644.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/661/pjl_1645.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/662/pjl_1646.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/663/pjl_1647.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/664/pjl_1648.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/665/pjl_1649.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/666/pjl_1650.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/667/pjl_1651.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/668/pjl_1652.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/692/pjl_1653.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/682/pjl_1656.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/683/pjl_1657.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/684/pjl_1658.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/686/pjl_1660.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/687/pjl_1661.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/689/pjl_1663.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/696/pjl_1665.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/697/pjl_1666.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/699/pjl_1669.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/734/pjl_1670.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/700/pjl_1671.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/701/pjl_1672.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/702/pjl_1673.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/714/pjl_1674.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/715/pjl_1675.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/716/pjl_1676.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/717/pjl_1677.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/718/pjl_1678.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/719/pjl_1679.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/720/pjl_1680.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/721/pjl_1681.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/730/pjl_1682.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/731/pjl_1683.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/732/pjl_1684.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/733/pjl_1685.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/743/pjl_1686.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/744/pjl_1687.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/759/pjl_1692.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/761/14_ordem_dia_ord.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/763/pjl_1695.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/771/pjl_no_1697.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/782/pjl_1703.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/785/pjl_1706.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/792/pj_1710.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/803/pj_1712.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/811/pj_1713.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/804/pj_1714.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/805/pj_1715.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/806/pj_1716.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/807/pj_1717.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/808/pj_1718.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/809/pj_1719.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/810/pj_1720.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/818/pl_1725.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/819/pjl_1726.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/833/pj_1728.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/834/pj_1729.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/835/pj_1730.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/837/pjl_1732.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/838/pjl_1734.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/839/pjl_1735.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/840/pjl_1736.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/848/pjl_1737.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/849/pjl_1738.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/850/pjl_1739.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/855/pjl_1740.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/856/pj_1742.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/859/pj_1743.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/860/pj_1744.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/865/pj_1745.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/866/pj_1748.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/867/pj_1749.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/861/pj_1750.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/868/pj_1751.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/862/pj_1752.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/863/pj_1754.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/864/pj_1755.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/869/pj_1756.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/870/pj_1757.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/871/pj_1758.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/879/pj_1762.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/880/pj_1763.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/884/pj_1765.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/885/pj_1766.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/886/pj_1767.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/887/pj_1768.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/909/pj_1772.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/917/pj_1775.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/757/parecer_09_cpjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/758/parecer_10_cpjr.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/764/parecer_11_cpjr.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/779/parecer_15_cpjr.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/780/parecer_16_cpjr.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/900/parecer_25_cpjr.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/910/parecer_28_cpjr.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/911/parecer_29_cpjr.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/578/parecer_04_cpof.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/756/parecer_05_cpof.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_06_cpof.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/908/parecer_11_cpof.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/912/parecer_12_cpof.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/562/parecer_01_cpc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/563/parecer_02_cpc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/564/parecer_03_cpc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/595/parecer_06_cpc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/596/parecer_07_cpc.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/597/parecer_08_cpc.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/598/parecer_09_cpc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/599/parecer_10_cpc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/600/parecer_11_cpc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/601/parecer_12_cpc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/602/parecer_13_cpc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/603/parecer_14_cpc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/604/parecer_15_cpc.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/605/parecer_16_cpc.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/606/parecer_17_cpc.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/612/parecer_18_cpc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/613/parecer_19_cpc.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/614/parecer_20_cpc.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/615/parecer_21_cpc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/616/parecer_22_cpc.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/617/parecer_23_cpc.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/618/parecer_24_cpc.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/620/parecer_25_cpc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/641/parecer_27_cpc.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/642/parecer_28_cpc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/643/parecer_29_cpc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/644/parecer_30_cpc.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/645/parecer_31_cpc.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/646/parecer_32_cpc.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/647/parecer_33_cpc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/648/parecer_34_cpc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/649/parecer_35_cpc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/650/parecer_36_cpc.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/651/parecer_37_cpc.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/652/parecer_38_cpc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/653/parecer_39_cpc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/654/parecer_40_cpc.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/655/parecer_41_cpc.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/656/parecer_42_cpc.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/657/parecer_43_cpc.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/671/parecer_44_cpc.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/672/parecer_45_cpc.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/673/parecer_46_cpc.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/674/parecer_47_cpc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/675/parecer_48_cpc.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/676/parecer_49_cpc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/677/parecer_50_cpc.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/678/parecer_51_cpc.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/679/parecer_52_cpc.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/680/parecer_53_cpc.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/681/parecer_54_cpc.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/703/parecer_55_cpc.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/704/parecer_56_cpc.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/705/parecer_57_cpc.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/706/parecer_58_cpc.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/707/parecer_59_cpc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/708/parecer_60_cpc.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/709/parecer_61_cpc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/710/parecer_62_cpc.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/711/parecer_63_cpc.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/712/parecer_64_cpc.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/722/parecer_66_cpc.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/724/parecer_68_cpc.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/725/parecer_69_cp.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/729/parecer_70_cpc.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/726/parecer_71_cpc.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/727/parecer_72_cpc.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/728/parecer_73_cpc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/735/parecer_74_cpc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/736/parecer_75_cpc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/737/parecer_76_cpc.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/738/parecer_77_cpc.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/739/parecer_78_cpc.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/740/parecer_79_cpc.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/741/parecer_80_cpc.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/745/parecer_82_cpc.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/746/parecer_83_cpc.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/747/parecer_84_cpc.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/748/parecer_85_cpc.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/749/parecer_86_cpc.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/750/parecer_87_cpc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_88_cpc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/766/parecer_89_cpc.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_90_cpc.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no91_cpc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/784/parecer_93_cpc.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/786/parecer_94_cpc.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/787/parecer_95_cpc.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_96_cpc.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/820/parecer_98_cpc.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_99_cpc.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_100_cpc.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/823/parecer_101_cpc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/824/parecer_102_cpc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/825/parecer_103_cpc.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/826/parecer_104_cpc.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/827/parecer_104_cpc.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/831/parecer_107_cpc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/832/parecer_108_cpc.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_109.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_110_cpc.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/842/parecer_111_cpc.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/843/parecer_112_cpc.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/844/parecer_113_cpc.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/845/parecer_114_cpc.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/846/parecer_115_cpc.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/847/parecer_116_cpc.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/851/parecer_117_cpc.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/853/parecer_118_cpc.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/854/parecer_119_cpc.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/857/parecer_120_cpc.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/858/parecer_121_cpc.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/872/parecer_122_cpc.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/873/parecer_123_cpc.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/874/parecer_124_cpc.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/875/parecer_125_cpc.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/876/parecer_126_cpc.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/877/parecer_127_cpc.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/878/parecer_128_cpc.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/881/parecer_130_cpc.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/882/parecer_131_cpc.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/888/parecer_133_cpc.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/889/parecer_133a.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/890/parecer_134_cpc.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/903/parecer_135_cpc.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/904/parecer_136_cpc.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/905/parecer_137_cpc.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2021/906/parecer_138_cpc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H272"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>