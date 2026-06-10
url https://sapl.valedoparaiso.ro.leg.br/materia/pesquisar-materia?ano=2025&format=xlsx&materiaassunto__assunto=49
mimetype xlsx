--- v0 (2025-12-15)
+++ v1 (2026-06-10)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIANA MARIA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_1_fabiana.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_1_fabiana.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, INDICA ao Excelentíssimo Senhor Prefeito Municipal, ouvido o Plenário, seja viabilizado o fornecimento de café, chá e biscoitos, na recepção do Hospital de Pequeno Porte – (HPP) IZABEL BATISTA DE OLIVEIRA, desta cidade, para os pacientes e acompanhantes, que aguardam atendimento.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VILSON NEIMOG</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_2.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_2.pdf</t>
   </si>
   <si>
     <t>INDICA, ao excelentíssimo Senhor Prefeito Municipal, que sejam realizados estudos para viabilização e, após se proceda a construção de rampas de acesso para pessoas com necessidades especiais e mobilidade reduzida, nas avenidas Paraná e avenida Paraíso, próximo a rotatória central.  Rampa de acesso para travessia da avenida Paraná, rampa de acesso para avenida Paraíso, e ainda remoção para outro local das lixeiras para que assim facilite acesso aos que por ali trafegam.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LEO BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_3.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_3.pdf</t>
   </si>
   <si>
     <t>INDICA, ao excelentíssimo Senhor Prefeito Municipal, que seja encaminhado Projeto de Lei dando denominação ao prédio do Conselho Municipal de Desenvolvimento Rural – CMDR, deste Município de Vale do Paraíso/RO, de “Edifício JOAQUIM VARGAS PONTES”.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ARILDO SENA GALVÃO</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_4.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INDICA, ao excelentíssimo Senhor Prefeito Municipal, que seja encaminhado Projeto de Lei objetivando a desafetação de veículos vinculados ao transporte escolar deste Município.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2505/indica_5.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2505/indica_5.pdf</t>
   </si>
   <si>
     <t>INDICA, ao excelentíssimo Senhor Prefeito Municipal, que seja encaminhado Projeto de Lei, após estudos de viabilidade, atualizando o piso salarial mínimo a ser pago aos servidores efetivos e ocupantes de cargos de provimento em comissão e funções de confiança da Prefeitura Municipal de Vale do Paraíso/RO.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2506/indica_6.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2506/indica_6.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Excelentíssimo Senhor Prefeito Municipal, que seja encaminhado Projeto de Lei para esta Câmara Municipal, dispondo sobre a limpeza dos terrenos baldios e sem conservação, no perímetro urbano desta cidade de Vale do Paraíso/RO e Distrito de Santa Rosa.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ELSON DAS NEVES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2507/indica_7.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2507/indica_7.pdf</t>
   </si>
   <si>
     <t>INDICA, ao excelentíssimo Senhor Prefeito Municipal, que sejam repassados aos professores, que estiveram por mais de 5 (cinco) anos em sala de aula e se aposentarem, o notebook por eles utilizados.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n9.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n9.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA 13 DE FEVEREIRO QUE SE ENCONTRA EM PESSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_12.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_12.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, após cumprir as_x000D_
 exigências regimentais vigentes e ouvido o Plenário, INDICA, ao Excelentíssimo_x000D_
 Senhor Prefeito Municipal, que sejam feitos serviços de limpeza e alargamento_x000D_
 no igarapé que passa pelo Setor 04, nesta cidade de Vale do Paraíso.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ADENILSON CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_13.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_13.pdf</t>
   </si>
   <si>
     <t>O vereador que a presente subscreve, após cumprir as exigências regimentais vigentes e ouvido o Plenário, INDICA, ao Excelentíssimo Senhor Prefeito Municipal, seja feita a abertura de uma estrada (travessão) de ligação no KM 24 entre a rodovia RO 470 até a Linha 202, de aproximadamente 10 km, neste Município de Vale do Paraíso/RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,67 +531,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_1_fabiana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2505/indica_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2506/indica_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2507/indica_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_13.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2421/indicacao_1_fabiana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2505/indica_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2506/indica_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2507/indica_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2534/indicacao_n9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2025/2675/indicacao_13.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>