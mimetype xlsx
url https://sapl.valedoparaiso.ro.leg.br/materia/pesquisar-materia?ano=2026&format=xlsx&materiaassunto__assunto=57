--- v0 (2026-02-04)
+++ v1 (2026-06-12)
@@ -10,312 +10,1403 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="361">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>CHARLES LUIS PINHEIRO GOMES</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/pj_2677.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/pj_2677.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Excesso de Arrecadação, no orçamento_x000D_
 vigente, no valor de R$ 1.042.269,42, incorporação dos elementos de_x000D_
 despesa 4.4.90.30.00 e 4.4.90.39.00, e dá outras providências</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/pj_2678.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/pj_2678.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 2.785,47, incorporação do elemento de despesa 3.3.90.14.00,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2735/pj_2679.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2735/pj_2679.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 15.216,24, incorporação do elemento de despesa 3.3.90.30.00,_x000D_
 e dá outras providências</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/pj_2680.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/pj_2680.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 47.486,63, incorporação do elemento de_x000D_
 despesa 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/pj_2681.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/pj_2681.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 239.870,05, incorporação do elemento de despesa 4.4.90.51.00,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/pj_2682.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/pj_2682.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Excesso de Arrecadação, no_x000D_
 orçamento vigente, no valor de R$ 1.119.128,00, incorporação do elemento de_x000D_
 despesa 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/pj_2683.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/pj_2683.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Excesso de Arrecadação, no_x000D_
 orçamento vigente, no valor de R$ 201.093,73, incorporação do elemento de_x000D_
 despesa 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/pj_2684.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/pj_2684.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 22.793,60, incorporação do elemento de_x000D_
 despesa 3.3.90.14.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/pj_2685.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/pj_2685.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 41.309,04, incorporação do elemento de_x000D_
 despesa 3.3.90.39.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/pj_2686.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/pj_2686.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 20.996,21, incorporação do elemento de_x000D_
 despesa 3.3.90.30.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/pj_2687.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/pj_2687.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 117.337,29, incorporação do elemento de despesa 3.3.90.93.00,_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/pj_2688.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/pj_2688.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 397.186,05, incorporação do elemento de_x000D_
 despesa 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/pj_2689.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/pj_2689.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Excesso de_x000D_
 Arrecadação e Superávit Financeiro, no orçamento vigente, no valor de R$_x000D_
 3.075.656,59, incorporação dos elementos de_x000D_
 despesa 4.4.90.39.00 e 4.4.90.51.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/pj_2690.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/pj_2690.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 154.982,77, incorporação dos elementos de_x000D_
 despesa 3.3.90.30.00 e 4.4.90.52.00, e dá outras providências.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/pj_2691.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/pj_2691.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a_x000D_
 abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento_x000D_
 vigente, no valor de R$ 6.387,32, incorporação do elemento de_x000D_
 despesa 3.3.90.93.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2752/projeto_de_lei-2692.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Anulação, no orçamento vigente, no_x000D_
+valor de R$ 179.574,69, incorporação do elemento_x000D_
+de despesa 3.3.90.46.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>2693</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2753/projeto_de_lei-2693.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 249.852,74, incorporação do_x000D_
+elemento de despesa 3.3.90.93.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>2694</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei-2694.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 3.470,88, incorporação do_x000D_
+elemento de despesa 3.3.90.14.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>2695</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2755/projeto_de_lei-2695.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no_x000D_
+orçamento vigente, no valor de R$ 3.470,88,_x000D_
+incorporação do elemento de despesa_x000D_
+3.3.90.14.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2759/projeto_de_lei-2699.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no_x000D_
+orçamento vigente, no valor de R$ 228.217,77,_x000D_
+incorporação do elemento de despesa_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>2700</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2760/projeto_de_lei-2700.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por_x000D_
+Superávit Financeiro, no orçamento vigente, no valor de_x000D_
+R$ 14.036,01, incorporação do elemento de despesa_x000D_
+3.3.90.32.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2780/pj_2703.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 1.053.473,20, incorporação_x000D_
+da programação e do elemento de despesa_x000D_
+4.4.90.51.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2781/pj_2704.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação e Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$_x000D_
+6.612.211,72, incorporação do elemento de despesa_x000D_
+4.4.90.51.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>2707</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2797/pj_2707.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 187.622,53, incorporação do_x000D_
+elemento de despesa 4.4.90.52.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>2708</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2798/pj_2708.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação e Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$_x000D_
+2.016.264,95, incorporação da programação e do_x000D_
+elemento de despesa 4.4.90.51.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>2709</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2802/pj_2709.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no_x000D_
+orçamento vigente, no valor de R$ 110.000,00,_x000D_
+incorporação do elemento de despesa_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>2711</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2803/pj_2711.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$ 455.000,00,_x000D_
+incorporação do elemento de despesa_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>2713</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2808/pj_2713.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 210.259,07, incorporação_x000D_
+dos elementos de despesa 3.3.90.30.00 e_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>2719</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2825/projeto_de_lei-2719.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 1.244,47, incorporação do elemento de despesa 3.3.90.30.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>2720</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2826/projeto_de_lei-2720.pdf</t>
+  </si>
+  <si>
+    <t>- Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 76.850,83, incorporação do elemento de despesa 4.4.90.51.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>2722</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2828/projeto_de_lei-2722.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 223.250,02, incorporação do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>2724</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2830/pj_2724.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 100.526,64, incorporação do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2831/pj_2725.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 178.600,01, incorporação do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 3.826,65, incorporação do_x000D_
+elemento de despesa 3.3.90.30.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei-2733.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 14.623,61, incorporação do_x000D_
+elemento de despesa 3.1.90.11.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei-2734.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 16.013,86, incorporação do_x000D_
+elemento de despesa 4.4.90.52.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no orçamento_x000D_
+vigente, no valor de R$ 164.818,91, incorporação do_x000D_
+elemento de despesa 3.3.90.93.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei-2736.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Superávit Financeiro, no_x000D_
+orçamento vigente, no valor de R$ 151.365,08,_x000D_
+incorporação do elemento de despesa_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2870/pj_2741.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 164,37, incorporação do elemento de despesa 3.1.90.11.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2891</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2891/pj_2744.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$ 80.000,00,_x000D_
+incorporação do elemento de despesa 4.4.90.52.00,_x000D_
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2896/pj_2745.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação, no orçamento vigente, no valor de R$ 500.004,00, incorporação dos elementos de despesa 3.3.90.30.00 e 3.3.50.85.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2897/pj_2746.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$ 398.000,00,_x000D_
+incorporação da programação e do elemento de_x000D_
+despesa 4.4.90.51.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2899/pj_2748.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$_x000D_
+1.990.000,00, incorporação da programação e_x000D_
+do elemento de despesa 4.4.90.51.00, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2900/pj_2749.pdf</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2909/pj_2751.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$ 599.655,00,_x000D_
+incorporação do elemento de despesa_x000D_
+4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2910/pj_2752.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Crédito Adicional_x000D_
+Especial por Excesso de Arrecadação, no_x000D_
+orçamento vigente, no valor de R$ 490.000,00,_x000D_
+incorporação dos elementos de despesa_x000D_
+3.3.90.39.00 e 3.3.50.85.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CPC</t>
+  </si>
+  <si>
+    <t>COMISSÕES PERMANENTE EM CONJUNTO</t>
+  </si>
+  <si>
+    <t>CPC - COMISSÃO PERMANENTE EM CONJUNTO</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2764/parecer_cpc_01.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.677/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de_x000D_
+Arrecadação, no orçamento vigente, no valor de R$ 1.042.269,42,_x000D_
+incorporação dos elementos de despesa 4.4.90.30.00 e 4.4.90.39.00 e da_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2763/parecer_02_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.678/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 2.785,47, incorporação_x000D_
+do elemento de despesa 3.3.90.14.00, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2765/parecer_04_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.679/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 15.216,24, incorporação_x000D_
+do elemento de despesa 3.3.90.30.00 e dá outras providências”</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2766/parecer_04_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.680/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 47.486,63, incorporação_x000D_
+do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2767/parecer_05_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.681/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 239.870,05, incorporação_x000D_
+do elemento de despesa 4.4.90.51.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_06_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.682/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 1.119.128,00,_x000D_
+incorporação do elemento de despesa 4.4.90.51.00 e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>CPC - COMISSÕES PERMANENTE EM CONJUNTO</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2769/parecer_07_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.682/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de_x000D_
+Arrecadação, no orçamento vigente, no valor de R$ 201.093,73,_x000D_
+incorporação do elemento de despesa 4.4.90.51.00 e da outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/parecer_08_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.684/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 22.793,60, incorporação_x000D_
+do elemento de despesa 3.3.90.14.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2771/parecer_09_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.685/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 41.309,04, incorporação_x000D_
+do elemento de despesa 3.3.90.39.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2772/parecer_10_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.686/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 20.996,21, incorporação_x000D_
+do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_11_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.687/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 117.337,29, incorporação_x000D_
+do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2774/parecer_12_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.688/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 397.186,05, incorporação_x000D_
+do elemento de despesa 4.4.90.51.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2775/parecer_13_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.689/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por_x000D_
+Excesso de Arrecadação e Superávit Financeiro, no orçamento vigente, no_x000D_
+valor de R$ 3.075.656,59, incorporação dos elementos de despesa_x000D_
+4.4.90.39.00 e 4.4.90.51.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_14_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.690/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 154.982,77, incorporação_x000D_
+dos elementos de despesa 3.3.90.30.00 e 4.4.90.52.00, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_15_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.691/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 6.387,32, incorporação_x000D_
+do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_16_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.692/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Anulação, no_x000D_
+orçamento vigente, no valor de R$ 29.958,52 e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2783/parecer_17_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.693/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 249.852,74, incorporação_x000D_
+do elemento de despesa 3.3.90.93.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2784/parecer_18_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.695/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 3.470,88, incorporação_x000D_
+do elemento de despesa 3.3.90.14.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2790/parecer_20_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.699/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 228.217,77, incorporação_x000D_
+do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_21_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.700/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 14.036,01, incorporação_x000D_
+do elemento de despesa 3.3.90.32.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2796/parecer_22_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.704/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por_x000D_
+Excesso de Arrecadação e Superávit Financeiro, no orçamento vigente, no_x000D_
+valor de R$ 6.612.211,72, incorporação do elemento de despesa_x000D_
+4.4.90.51.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2806/cj_23.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.707/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 187.622,53, incorporação_x000D_
+do elemento de despesa 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2807/24_cj.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.708/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por_x000D_
+Excesso de Arrecadação e Superávit Financeiro, no orçamento vigente, no_x000D_
+valor de R$ 2.016.264,95, incorporação do elemento de despesa_x000D_
+4.4.90.51.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2811/parecer_no_25_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.709/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 110.000,00, incorporação_x000D_
+do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2812/parecer_no_26_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.711/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 455.000,00,_x000D_
+incorporação do elemento de despesa 4.4.90.52.00 e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2816/parecer_27_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.713/2026 – “Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro, no orçamento vigente, no valor de R$ 210.259,07, incorporação dos elementos de despesa 3.3.90.30.00 e 4.4.90.52.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2841/parecer_no_28_-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.719/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit_x000D_
+Financeiro, no orçamento vigente, no valor de R$ 1.244,47, incorporação_x000D_
+do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer_no_29-_pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.720/2026 – _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$76.850,83, incorporação _x000D_
+do elemento de despesa 4.4.90.51.00, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2843/parecer_no_30_-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.719/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 1.244,47, incorporação _x000D_
+do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_no_31_-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.723/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 48.772,54, incorporação _x000D_
+do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_no_32_-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.724/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 100.526,64, incorporação _x000D_
+do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_no_33-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.725/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 178.600,01, incorporação _x000D_
+do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2847/parecer_no_34-pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.726/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 50.711,87, incorporação _x000D_
+do elemento de despesa 3.3.90.93.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2848/parecer_n_35_pc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.729/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 3.826,65, incorporação _x000D_
+do elemento de despesa 3.3.90.30.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2885</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2885/parecer_40_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.740/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 860,01, incorp</t>
+  </si>
+  <si>
+    <t>2886</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2886/parecer_41_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.741/2026 que _x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Superávit _x000D_
+Financeiro, no orçamento vigente, no valor de R$ 164,37, incorporação do _x000D_
+elemento de despesa 3.1.90.11.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2893</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2893/parecer_42_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.744/2026 que “Dispõe sobre a abertura de Crédito Adicional Especial por excesso de arrecadação, no orçamento vigente, no valor de R$ 80.000,00, incorporação do elemento de despesa 4.4.90.52.00 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.745/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 500.004,00,_x000D_
+incorporação dos elementos de despesas 3.3.90.30.00 e 3.3.50.85.00 e dá_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2905/parecer_44_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.746/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 200.000,00,_x000D_
+incorporação dos elementos de despesas 3.3.90.30.00 e 3.3.90.39.00 e dá_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.747/2026 – “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação, no orçamento vigente, no valor de R$ 398.000,00, incorporação da programação e do elemento de despesa 4.4.90.51.00 e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.748/2026 – “Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação, no orçamento vigente, no valor de R$ 1.990.000,00, incorporação da programação e do elemento de despesa 4.4.90.51.00 e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2908/parecer_47_cpc.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.749/2026 –_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de_x000D_
+Arrecadação, no orçamento vigente, no valor de R$ 398.000,00,_x000D_
+incorporação da programação e do elemento de despesa 4.4.90.51.00 e da_x000D_
+outras providências”.</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.751/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 599.655,00,_x000D_
+incorporação do elemento de despesas 4.4.90.52.00 e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2914/parecer_49.pdf</t>
+  </si>
+  <si>
+    <t>A matéria versa sobre o Projeto de Lei nº 2.752/2026 que_x000D_
+“Dispõe sobre a abertura de Crédito Adicional Especial por excesso de_x000D_
+arrecadação, no orçamento vigente, no valor de R$ 490.000,00,_x000D_
+incorporação dos elementos de despesas 3.3.90.39.00 e 3.3.50.85.00 e dá_x000D_
+outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -619,68 +1710,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/pj_2677.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/pj_2678.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2735/pj_2679.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/pj_2680.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/pj_2681.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/pj_2682.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/pj_2683.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/pj_2684.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/pj_2685.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/pj_2686.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/pj_2687.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/pj_2688.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/pj_2689.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/pj_2690.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/pj_2691.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2733/pj_2677.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2734/pj_2678.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2735/pj_2679.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2736/pj_2680.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2737/pj_2681.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2738/pj_2682.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2739/pj_2683.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2740/pj_2684.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2741/pj_2685.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2742/pj_2686.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2743/pj_2687.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2744/pj_2688.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2745/pj_2689.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2746/pj_2690.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2747/pj_2691.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2752/projeto_de_lei-2692.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2753/projeto_de_lei-2693.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2754/projeto_de_lei-2694.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2755/projeto_de_lei-2695.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2759/projeto_de_lei-2699.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2760/projeto_de_lei-2700.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2780/pj_2703.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2781/pj_2704.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2797/pj_2707.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2798/pj_2708.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2802/pj_2709.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2803/pj_2711.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2808/pj_2713.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2825/projeto_de_lei-2719.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2826/projeto_de_lei-2720.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2828/projeto_de_lei-2722.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2830/pj_2724.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2831/pj_2725.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_lei-2733.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2861/projeto_de_lei-2734.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2863/projeto_de_lei-2736.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2870/pj_2741.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2891/pj_2744.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2896/pj_2745.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2897/pj_2746.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2899/pj_2748.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2900/pj_2749.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2909/pj_2751.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2910/pj_2752.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2764/parecer_cpc_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2763/parecer_02_cpc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2765/parecer_04_cpc.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2766/parecer_04_cpc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2767/parecer_05_cpc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_06_cpc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2769/parecer_07_cpc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2770/parecer_08_cpc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2771/parecer_09_cpc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2772/parecer_10_cpc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_11_cpc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2774/parecer_12_cpc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2775/parecer_13_cpc.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_14_cpc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_15_cpc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_16_cpc.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2783/parecer_17_cpc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2784/parecer_18_cpc.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2790/parecer_20_cpc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_21_cpc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2796/parecer_22_cpc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2806/cj_23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2807/24_cj.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2811/parecer_no_25_cpc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2812/parecer_no_26_cpc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2816/parecer_27_cpc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2841/parecer_no_28_-pc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer_no_29-_pc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2843/parecer_no_30_-pc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_no_31_-pc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_no_32_-pc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_no_33-pc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2847/parecer_no_34-pc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2848/parecer_n_35_pc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2885/parecer_40_cpc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2886/parecer_41_cpc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2893/parecer_42_cpc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2905/parecer_44_cpc.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2908/parecer_47_cpc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/materialegislativa/2026/2914/parecer_49.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="78.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="253.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1050,69 +2141,2085 @@
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H31" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>178</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>179</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" t="s">
+        <v>187</v>
+      </c>
+      <c r="E48" t="s">
+        <v>188</v>
+      </c>
+      <c r="F48" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" t="s">
+        <v>187</v>
+      </c>
+      <c r="E49" t="s">
+        <v>188</v>
+      </c>
+      <c r="F49" t="s">
+        <v>189</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50" t="s">
+        <v>188</v>
+      </c>
+      <c r="F50" t="s">
+        <v>189</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H50" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" t="s">
+        <v>187</v>
+      </c>
+      <c r="E51" t="s">
+        <v>188</v>
+      </c>
+      <c r="F51" t="s">
+        <v>189</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>187</v>
+      </c>
+      <c r="E52" t="s">
+        <v>188</v>
+      </c>
+      <c r="F52" t="s">
+        <v>189</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H52" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>209</v>
+      </c>
+      <c r="D53" t="s">
+        <v>187</v>
+      </c>
+      <c r="E53" t="s">
+        <v>188</v>
+      </c>
+      <c r="F53" t="s">
+        <v>189</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H53" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" t="s">
+        <v>187</v>
+      </c>
+      <c r="E54" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" t="s">
+        <v>214</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>218</v>
+      </c>
+      <c r="D55" t="s">
+        <v>187</v>
+      </c>
+      <c r="E55" t="s">
+        <v>188</v>
+      </c>
+      <c r="F55" t="s">
+        <v>189</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" t="s">
+        <v>187</v>
+      </c>
+      <c r="E56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F56" t="s">
+        <v>189</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H56" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" t="s">
+        <v>187</v>
+      </c>
+      <c r="E57" t="s">
+        <v>188</v>
+      </c>
+      <c r="F57" t="s">
+        <v>189</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>230</v>
+      </c>
+      <c r="D58" t="s">
+        <v>187</v>
+      </c>
+      <c r="E58" t="s">
+        <v>188</v>
+      </c>
+      <c r="F58" t="s">
+        <v>189</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H58" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>234</v>
+      </c>
+      <c r="D59" t="s">
+        <v>187</v>
+      </c>
+      <c r="E59" t="s">
+        <v>188</v>
+      </c>
+      <c r="F59" t="s">
+        <v>189</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" t="s">
+        <v>187</v>
+      </c>
+      <c r="E60" t="s">
+        <v>188</v>
+      </c>
+      <c r="F60" t="s">
+        <v>189</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>241</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>242</v>
+      </c>
+      <c r="D61" t="s">
+        <v>187</v>
+      </c>
+      <c r="E61" t="s">
+        <v>188</v>
+      </c>
+      <c r="F61" t="s">
+        <v>189</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H61" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>246</v>
+      </c>
+      <c r="D62" t="s">
+        <v>187</v>
+      </c>
+      <c r="E62" t="s">
+        <v>188</v>
+      </c>
+      <c r="F62" t="s">
+        <v>189</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H62" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>250</v>
+      </c>
+      <c r="D63" t="s">
+        <v>187</v>
+      </c>
+      <c r="E63" t="s">
+        <v>188</v>
+      </c>
+      <c r="F63" t="s">
+        <v>189</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>254</v>
+      </c>
+      <c r="D64" t="s">
+        <v>187</v>
+      </c>
+      <c r="E64" t="s">
+        <v>188</v>
+      </c>
+      <c r="F64" t="s">
+        <v>189</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H64" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>258</v>
+      </c>
+      <c r="D65" t="s">
+        <v>187</v>
+      </c>
+      <c r="E65" t="s">
+        <v>188</v>
+      </c>
+      <c r="F65" t="s">
+        <v>189</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>262</v>
+      </c>
+      <c r="D66" t="s">
+        <v>187</v>
+      </c>
+      <c r="E66" t="s">
+        <v>188</v>
+      </c>
+      <c r="F66" t="s">
+        <v>189</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H66" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>266</v>
+      </c>
+      <c r="D67" t="s">
+        <v>187</v>
+      </c>
+      <c r="E67" t="s">
+        <v>188</v>
+      </c>
+      <c r="F67" t="s">
+        <v>189</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" t="s">
+        <v>187</v>
+      </c>
+      <c r="E68" t="s">
+        <v>188</v>
+      </c>
+      <c r="F68" t="s">
+        <v>189</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H68" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>274</v>
+      </c>
+      <c r="D69" t="s">
+        <v>187</v>
+      </c>
+      <c r="E69" t="s">
+        <v>188</v>
+      </c>
+      <c r="F69" t="s">
+        <v>189</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H69" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>277</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>278</v>
+      </c>
+      <c r="D70" t="s">
+        <v>187</v>
+      </c>
+      <c r="E70" t="s">
+        <v>188</v>
+      </c>
+      <c r="F70" t="s">
+        <v>189</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H70" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" t="s">
+        <v>187</v>
+      </c>
+      <c r="E71" t="s">
+        <v>188</v>
+      </c>
+      <c r="F71" t="s">
+        <v>189</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H71" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>286</v>
+      </c>
+      <c r="D72" t="s">
+        <v>187</v>
+      </c>
+      <c r="E72" t="s">
+        <v>188</v>
+      </c>
+      <c r="F72" t="s">
+        <v>189</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>290</v>
+      </c>
+      <c r="D73" t="s">
+        <v>187</v>
+      </c>
+      <c r="E73" t="s">
+        <v>188</v>
+      </c>
+      <c r="F73" t="s">
+        <v>189</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H73" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>293</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>294</v>
+      </c>
+      <c r="D74" t="s">
+        <v>187</v>
+      </c>
+      <c r="E74" t="s">
+        <v>188</v>
+      </c>
+      <c r="F74" t="s">
+        <v>189</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>297</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>298</v>
+      </c>
+      <c r="D75" t="s">
+        <v>187</v>
+      </c>
+      <c r="E75" t="s">
+        <v>188</v>
+      </c>
+      <c r="F75" t="s">
+        <v>189</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H75" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>301</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>302</v>
+      </c>
+      <c r="D76" t="s">
+        <v>187</v>
+      </c>
+      <c r="E76" t="s">
+        <v>188</v>
+      </c>
+      <c r="F76" t="s">
+        <v>189</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H76" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>305</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>306</v>
+      </c>
+      <c r="D77" t="s">
+        <v>187</v>
+      </c>
+      <c r="E77" t="s">
+        <v>188</v>
+      </c>
+      <c r="F77" t="s">
+        <v>189</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H77" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>310</v>
+      </c>
+      <c r="D78" t="s">
+        <v>187</v>
+      </c>
+      <c r="E78" t="s">
+        <v>188</v>
+      </c>
+      <c r="F78" t="s">
+        <v>189</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>314</v>
+      </c>
+      <c r="D79" t="s">
+        <v>187</v>
+      </c>
+      <c r="E79" t="s">
+        <v>188</v>
+      </c>
+      <c r="F79" t="s">
+        <v>189</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H79" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>317</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>318</v>
+      </c>
+      <c r="D80" t="s">
+        <v>187</v>
+      </c>
+      <c r="E80" t="s">
+        <v>188</v>
+      </c>
+      <c r="F80" t="s">
+        <v>189</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H80" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>321</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>322</v>
+      </c>
+      <c r="D81" t="s">
+        <v>187</v>
+      </c>
+      <c r="E81" t="s">
+        <v>188</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H81" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>325</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>326</v>
+      </c>
+      <c r="D82" t="s">
+        <v>187</v>
+      </c>
+      <c r="E82" t="s">
+        <v>188</v>
+      </c>
+      <c r="F82" t="s">
+        <v>189</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>330</v>
+      </c>
+      <c r="D83" t="s">
+        <v>187</v>
+      </c>
+      <c r="E83" t="s">
+        <v>188</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H83" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>333</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>334</v>
+      </c>
+      <c r="D84" t="s">
+        <v>187</v>
+      </c>
+      <c r="E84" t="s">
+        <v>188</v>
+      </c>
+      <c r="F84" t="s">
+        <v>189</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H84" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>337</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>338</v>
+      </c>
+      <c r="D85" t="s">
+        <v>187</v>
+      </c>
+      <c r="E85" t="s">
+        <v>188</v>
+      </c>
+      <c r="F85" t="s">
+        <v>189</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>187</v>
+      </c>
+      <c r="E86" t="s">
+        <v>188</v>
+      </c>
+      <c r="F86" t="s">
+        <v>189</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>187</v>
+      </c>
+      <c r="E87" t="s">
+        <v>188</v>
+      </c>
+      <c r="F87" t="s">
+        <v>189</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H87" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>348</v>
+      </c>
+      <c r="D88" t="s">
+        <v>187</v>
+      </c>
+      <c r="E88" t="s">
+        <v>188</v>
+      </c>
+      <c r="F88" t="s">
+        <v>189</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H88" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>350</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>351</v>
+      </c>
+      <c r="D89" t="s">
+        <v>187</v>
+      </c>
+      <c r="E89" t="s">
+        <v>188</v>
+      </c>
+      <c r="F89" t="s">
+        <v>189</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H89" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>355</v>
+      </c>
+      <c r="D90" t="s">
+        <v>187</v>
+      </c>
+      <c r="E90" t="s">
+        <v>188</v>
+      </c>
+      <c r="F90" t="s">
+        <v>189</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>358</v>
+      </c>
+      <c r="D91" t="s">
+        <v>187</v>
+      </c>
+      <c r="E91" t="s">
+        <v>188</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H91" t="s">
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>