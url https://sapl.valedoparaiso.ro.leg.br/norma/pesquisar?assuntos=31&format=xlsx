--- v1 (2026-02-04)
+++ v2 (2026-05-19)
@@ -48,470 +48,470 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2755/lei_2493.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2755/lei_2493.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da_x000D_
 Lei de Diretrizes Orçamentária LDO de 2026, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2583/lei_2358.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2583/lei_2358.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIA – LDO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1633/lei_1507.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1633/lei_1507.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1363/lei1318ldo_compressed.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1363/lei1318ldo_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1218/lei_1197_ldo.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1218/lei_1197_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2019, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1105/LEI_1098_LDO.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1105/LEI_1098_LDO.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1081/LEI_1039_LDO.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1081/LEI_1039_LDO.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1020/LEI_990_LDO.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1020/LEI_990_LDO.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1439/lei_ldo_2015.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1439/lei_ldo_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/894/LEI_889_LDO.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/894/LEI_889_LDO.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE VALE DO PARAÍSO - RO, PARA O EXERCÍCIO FINANEIRO PARA 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/804/lei_796_de_30_de_dezembro_de_2011.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/804/lei_796_de_30_de_dezembro_de_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/680/LEI_670.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/680/LEI_670.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O ESERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/613/LEI_601_DE_03_DE_NOVEMBRO_DE_2008.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/613/LEI_601_DE_03_DE_NOVEMBRO_DE_2008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO FINANCEIRO DO ANO 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/578/LEI_565_DE_14_DE_DEZEMBRO_DE_2007.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/578/LEI_565_DE_14_DE_DEZEMBRO_DE_2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/538/LEI_525_DE_11_DE_DEZEMBRO_DE_2006.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/538/LEI_525_DE_11_DE_DEZEMBRO_DE_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/462/LEI_486_DE_28_DE_NOVEMBRO_DE_2005.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/462/LEI_486_DE_28_DE_NOVEMBRO_DE_2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃONDA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/417/LEI_441_DE_23_DE_DEZEMBRO_DE_2004.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/417/LEI_441_DE_23_DE_DEZEMBRO_DE_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/498/LEI_400_DE_08_DE_DEZEMBRO_DE_2003.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/498/LEI_400_DE_08_DE_DEZEMBRO_DE_2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/374/LEI_366_DE_12_DE_NOVEMBRO_DE_2002.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/374/LEI_366_DE_12_DE_NOVEMBRO_DE_2002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/318/LEI_310_DE_17_DE_JULHO_DE_2001.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/318/LEI_310_DE_17_DE_JULHO_DE_2001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/283/LEI_275_DE_16_DE_AGOSTO_DE_2000.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/283/LEI_275_DE_16_DE_AGOSTO_DE_2000.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS RECURSOS DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/249/LEI_241_DE_08_DE_JULHO_DE_1999.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/249/LEI_241_DE_08_DE_JULHO_DE_1999.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS RECURSOS DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/217/LEI_209_DE_29_DE_JUNHO_DE_1998.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/217/LEI_209_DE_29_DE_JUNHO_DE_1998.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1999</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/180/LEI_172_DE_15_DE_SETEMBRO_DE_1997.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/180/LEI_172_DE_15_DE_SETEMBRO_DE_1997.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1998</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/144/LEI_136_DE_12_DE_JUNHO_DE_1996.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/144/LEI_136_DE_12_DE_JUNHO_DE_1996.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1997</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/118/LEI_110_DE_17_DE_JULHO_DE_1995.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/118/LEI_110_DE_17_DE_JULHO_DE_1995.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1996</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/91/LEI_83_DE_16_DE_AGOSTO_DE_1994.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/91/LEI_83_DE_16_DE_AGOSTO_DE_1994.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1995</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/47/LEI_38_DE_06_DE_AGOSTO_DE_1993.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/47/LEI_38_DE_06_DE_AGOSTO_DE_1993.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1994</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/9/lei_n_01_de_13_de_janeiro_de_1993.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/9/lei_n_01_de_13_de_janeiro_de_1993.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DOS ORÇAMENTOS  - DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1993</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -818,66 +818,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2755/lei_2493.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2583/lei_2358.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1633/lei_1507.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1363/lei1318ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1218/lei_1197_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1105/LEI_1098_LDO.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1081/LEI_1039_LDO.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1020/LEI_990_LDO.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1439/lei_ldo_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/894/LEI_889_LDO.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/804/lei_796_de_30_de_dezembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/680/LEI_670.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/613/LEI_601_DE_03_DE_NOVEMBRO_DE_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/578/LEI_565_DE_14_DE_DEZEMBRO_DE_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/538/LEI_525_DE_11_DE_DEZEMBRO_DE_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/462/LEI_486_DE_28_DE_NOVEMBRO_DE_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/417/LEI_441_DE_23_DE_DEZEMBRO_DE_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/498/LEI_400_DE_08_DE_DEZEMBRO_DE_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/374/LEI_366_DE_12_DE_NOVEMBRO_DE_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/318/LEI_310_DE_17_DE_JULHO_DE_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/283/LEI_275_DE_16_DE_AGOSTO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/249/LEI_241_DE_08_DE_JULHO_DE_1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/217/LEI_209_DE_29_DE_JUNHO_DE_1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/180/LEI_172_DE_15_DE_SETEMBRO_DE_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/144/LEI_136_DE_12_DE_JUNHO_DE_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/118/LEI_110_DE_17_DE_JULHO_DE_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/91/LEI_83_DE_16_DE_AGOSTO_DE_1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/47/LEI_38_DE_06_DE_AGOSTO_DE_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/9/lei_n_01_de_13_de_janeiro_de_1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2755/lei_2493.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2583/lei_2358.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1633/lei_1507.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1363/lei1318ldo_compressed.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1218/lei_1197_ldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1105/LEI_1098_LDO.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1081/LEI_1039_LDO.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1020/LEI_990_LDO.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1439/lei_ldo_2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/894/LEI_889_LDO.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/804/lei_796_de_30_de_dezembro_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/680/LEI_670.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/613/LEI_601_DE_03_DE_NOVEMBRO_DE_2008.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/578/LEI_565_DE_14_DE_DEZEMBRO_DE_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/538/LEI_525_DE_11_DE_DEZEMBRO_DE_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/462/LEI_486_DE_28_DE_NOVEMBRO_DE_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/417/LEI_441_DE_23_DE_DEZEMBRO_DE_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/498/LEI_400_DE_08_DE_DEZEMBRO_DE_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/374/LEI_366_DE_12_DE_NOVEMBRO_DE_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/318/LEI_310_DE_17_DE_JULHO_DE_2001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/283/LEI_275_DE_16_DE_AGOSTO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/249/LEI_241_DE_08_DE_JULHO_DE_1999.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/217/LEI_209_DE_29_DE_JUNHO_DE_1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/180/LEI_172_DE_15_DE_SETEMBRO_DE_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/144/LEI_136_DE_12_DE_JUNHO_DE_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/118/LEI_110_DE_17_DE_JULHO_DE_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/91/LEI_83_DE_16_DE_AGOSTO_DE_1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/47/LEI_38_DE_06_DE_AGOSTO_DE_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/9/lei_n_01_de_13_de_janeiro_de_1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="111" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="159.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>