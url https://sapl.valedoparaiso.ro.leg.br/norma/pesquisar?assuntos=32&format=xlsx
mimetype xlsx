--- v1 (2026-02-04)
+++ v2 (2026-05-06)
@@ -48,464 +48,464 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
     <t>Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2756/lei_2494.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2756/lei_2494.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2026 - LOA.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2585/lei_2359.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2585/lei_2359.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2458/lei_2228.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2458/lei_2228.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O EXERCÍCIO FINANCEIRO DE 2024 (LOA).</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1632/lei_1506.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1632/lei_1506.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Vale do Paraíso - RO para o exercício de 2021.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1220/lei_1317_loa.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1220/lei_1317_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1219/lei_1198_loa.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1219/lei_1198_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1106/LEI_1099_LOA.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1106/LEI_1099_LOA.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO - RO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1082/LEI_1040_LOA.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1082/LEI_1040_LOA.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1021/LEI_991_LOA.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1021/LEI_991_LOA.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERXÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1440/pl_loa_2015.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1440/pl_loa_2015.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/895/lei_n_890.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/895/lei_n_890.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA REFERENTE AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/805/LEI_797_DE_30_DE_DEZEMBRO_DE_2011.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/805/LEI_797_DE_30_DE_DEZEMBRO_DE_2011.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA REFERENTE AO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/767/LEI_759_DE_28_DE_DEZEMBRO_DE_2010.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/767/LEI_759_DE_28_DE_DEZEMBRO_DE_2010.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA REFERENTE AO EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/681/LEI_671_DE_11_DE_DEZEMBRO_DE_2009.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/681/LEI_671_DE_11_DE_DEZEMBRO_DE_2009.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O ORÇAMENTO PROGRAMA REFERENTE AO EXERCICIO DE 2010.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/539/LEI_526_DE_11_DE_DEZEMBRO_DE_2006.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/539/LEI_526_DE_11_DE_DEZEMBRO_DE_2006.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/465/LEI_489_DE_16_DE_DEZEMBRO_DE_2005.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/465/LEI_489_DE_16_DE_DEZEMBRO_DE_2005.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAISO PARA O EXERCÍCIO DE 2006, NO VALOR DE R$ 8.898.290,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/418/LEI_442_DE_23_DE_DEZEMBRO_DE_2004.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/418/LEI_442_DE_23_DE_DEZEMBRO_DE_2004.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCICIO DE 2005, NO VALOR DE R$ 6.650.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/502/LEI_404_DE_24_DE_DEZEMBRO_DE_2003.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/502/LEI_404_DE_24_DE_DEZEMBRO_DE_2003.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2004, NO VALOR DE R$ 5.820.000,00  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/378/lei_370_de_30_dezembro__de_2002.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/378/lei_370_de_30_dezembro__de_2002.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2003, NO VALOR DE 4.627.970,00, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/336/LEI_328_DE_02_DE_JANEIRO_DE_2002.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/336/LEI_328_DE_02_DE_JANEIRO_DE_2002.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2002, NO VALOR DE 4.086.950,00 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/294/LEI_286_DE_07_DE_DEZEMBRO_DE_2000.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/294/LEI_286_DE_07_DE_DEZEMBRO_DE_2000.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2001</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/265/LEI_257_DE_12_DE_JANEIRO_DE_2000.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/265/LEI_257_DE_12_DE_JANEIRO_DE_2000.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 2000</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/231/LEI_223_DE_03_DE_DEZEMBRO_DE_1998.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/231/LEI_223_DE_03_DE_DEZEMBRO_DE_1998.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1999</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/189/LEI_181_DE_31_DE_DEZEMBRO_DE_1997.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/189/LEI_181_DE_31_DE_DEZEMBRO_DE_1997.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1998</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/153/LEI_145_DE_29_DE_OUTUBRO_DE_1996.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/153/LEI_145_DE_29_DE_OUTUBRO_DE_1996.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1997</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/123/LEI_115_DE_24_DE_OUTUBRO_DE_1995.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/123/LEI_115_DE_24_DE_OUTUBRO_DE_1995.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1996</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/97/LEI_89_DE_17_DE_NOVEMBRO_DE_1994.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/97/LEI_89_DE_17_DE_NOVEMBRO_DE_1994.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1995</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/63/LEI_54_DE_04_DE_NOVEMBRO_DE_1993.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/63/LEI_54_DE_04_DE_NOVEMBRO_DE_1993.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1994</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/10/lei_n_02_de_13_de_janeiro_de_1993.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/10/lei_n_02_de_13_de_janeiro_de_1993.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VALE DO PARAÍSO PARA O EXERCÍCIO DE 1993</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -812,66 +812,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2756/lei_2494.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2585/lei_2359.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2458/lei_2228.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1632/lei_1506.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1220/lei_1317_loa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1219/lei_1198_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1106/LEI_1099_LOA.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1082/LEI_1040_LOA.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1021/LEI_991_LOA.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1440/pl_loa_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/895/lei_n_890.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/805/LEI_797_DE_30_DE_DEZEMBRO_DE_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/767/LEI_759_DE_28_DE_DEZEMBRO_DE_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/681/LEI_671_DE_11_DE_DEZEMBRO_DE_2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/539/LEI_526_DE_11_DE_DEZEMBRO_DE_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/465/LEI_489_DE_16_DE_DEZEMBRO_DE_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/418/LEI_442_DE_23_DE_DEZEMBRO_DE_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/502/LEI_404_DE_24_DE_DEZEMBRO_DE_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/378/lei_370_de_30_dezembro__de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/336/LEI_328_DE_02_DE_JANEIRO_DE_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/294/LEI_286_DE_07_DE_DEZEMBRO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/265/LEI_257_DE_12_DE_JANEIRO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/231/LEI_223_DE_03_DE_DEZEMBRO_DE_1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/189/LEI_181_DE_31_DE_DEZEMBRO_DE_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/153/LEI_145_DE_29_DE_OUTUBRO_DE_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/123/LEI_115_DE_24_DE_OUTUBRO_DE_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/97/LEI_89_DE_17_DE_NOVEMBRO_DE_1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/63/LEI_54_DE_04_DE_NOVEMBRO_DE_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/10/lei_n_02_de_13_de_janeiro_de_1993.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2756/lei_2494.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2585/lei_2359.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2458/lei_2228.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/1632/lei_1506.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1220/lei_1317_loa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1219/lei_1198_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1106/LEI_1099_LOA.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1082/LEI_1040_LOA.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1021/LEI_991_LOA.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/1440/pl_loa_2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/895/lei_n_890.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/805/LEI_797_DE_30_DE_DEZEMBRO_DE_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/767/LEI_759_DE_28_DE_DEZEMBRO_DE_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/681/LEI_671_DE_11_DE_DEZEMBRO_DE_2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2006/539/LEI_526_DE_11_DE_DEZEMBRO_DE_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/465/LEI_489_DE_16_DE_DEZEMBRO_DE_2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/418/LEI_442_DE_23_DE_DEZEMBRO_DE_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/502/LEI_404_DE_24_DE_DEZEMBRO_DE_2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/378/lei_370_de_30_dezembro__de_2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/336/LEI_328_DE_02_DE_JANEIRO_DE_2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/294/LEI_286_DE_07_DE_DEZEMBRO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/265/LEI_257_DE_12_DE_JANEIRO_DE_2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1998/231/LEI_223_DE_03_DE_DEZEMBRO_DE_1998.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/189/LEI_181_DE_31_DE_DEZEMBRO_DE_1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/153/LEI_145_DE_29_DE_OUTUBRO_DE_1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/123/LEI_115_DE_24_DE_OUTUBRO_DE_1995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/97/LEI_89_DE_17_DE_NOVEMBRO_DE_1994.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/63/LEI_54_DE_04_DE_NOVEMBRO_DE_1993.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/10/lei_n_02_de_13_de_janeiro_de_1993.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="111" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>