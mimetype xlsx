--- v0 (2025-10-28)
+++ v1 (2026-05-06)
@@ -48,806 +48,806 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decretos</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2718/decreto_legislativo-64.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2718/decreto_legislativo-64.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N° 64, DE 5 DE AGOSTO DE 2025._x000D_
 Aprova as Contas do Município de Vale do Paraíso/RO, referentes ao Exercício de 2023.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2717/decreto_legislativo-63.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2717/decreto_legislativo-63.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N° 63, DE 5 DE AGOSTO DE 2025._x000D_
 Aprova as Contas do Município de Vale do Paraíso/RO, referentes ao Exercício de 2022.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2654/decreto_62.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2654/decreto_62.pdf</t>
   </si>
   <si>
     <t>Susta a aplicação do Decreto nº 9.165 de 27 de dezembro de 2023, que dispões sobre o pagamento de complemento salarial aos profissionais do Magistério Municipal a fim de atingir o piso salarial profissional nacional.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2339/decreto_61.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2339/decreto_61.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Vale do Paraíso/RO, referentes ao Exercício de 2021.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/2337/decreto_60.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/2337/decreto_60.pdf</t>
   </si>
   <si>
     <t>Aprovaas Contas do Município de Vale do Paraíso/RO, referentes ao Exercício de 2020.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/2338/decreto_59.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/2338/decreto_59.pdf</t>
   </si>
   <si>
     <t>Aprova, com ressalvas, as Contas do Município de Vale do Paraíso/RO, referentes ao Exercício de 2019.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/1647/d04aa9e7-4.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/1647/d04aa9e7-4.pdf</t>
   </si>
   <si>
     <t>Mantém o Estado de Calamidade Pública no âmbito do Município de Vale do Paraíso/RO, consoante o disposto no artigo 1° do Decreto n° 6380, de 20 de Março de 2020, que Declara Estado de Situação de Calamidade no Município de Vale do Paraíso/RO em razão da Pandemia Causada pelo Coronavírus (COVID-19) e por este Determina as Providências e Medidas para o Enfrentamento, Prevenção da Transmissão e Mitigação da Emergência de Saúde.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/8/decreto_58.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/8/decreto_58.pdf</t>
   </si>
   <si>
     <t>Prorroga para o dia 20 de Maio de 2020 a Sessão Ordinária do dia 18 de Maio de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2342/decreto_57.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2342/decreto_57.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO Nº 56 DE 17 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2341/decreto_56.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2341/decreto_56.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DO PODER LEGILATIVO MUNICIPAL DE VALE DO PARAÍSO/RO, O AMBIENTE VIRTUAL DE DELIBERAÇÃO.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1975/decreto_55_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1975/decreto_55_cmvp.pdf</t>
   </si>
   <si>
     <t>APROVA COM RESSALVAS AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2018.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2340/decreto_54.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2340/decreto_54.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS  DO MUNICIPIO DE VALE DO PARAÍSO/RO, REFERENTE AO EXERCICIO DE 2017.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1974/decreto_53.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1974/decreto_53.pdf</t>
   </si>
   <si>
     <t>PRORROGA PARA O DIA 11 DE JUNHO DE 2019 A SESSÃO ORDINÁRIA DO DIA 10 DE JUNHO DE 2019 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1973/decreto_52_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1973/decreto_52_cmvp.pdf</t>
   </si>
   <si>
     <t>ALTERA EXCEPICIONALMENTE O HORARIO DA SESSÃO ORDINÁRIA DO DIA 06 DE MAIO DE 2019 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1190/DECRETO_51.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1190/DECRETO_51.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE VALE DO PARAÍSO/RO, REFERENTE AO EXERCÍCIO DE 2016, COM RESSALVAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1972/decreto_50_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1972/decreto_50_cmvp.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAISO, REFERENTE AO EXERCICIO DE 2015, COM RESSALVAS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1267/decreto_49.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1267/decreto_49.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICIPIO DE VALE DO PARAISO-RO, REFERENTE AO EXERCICIO DE 2016.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1971/decreto_48_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1971/decreto_48_cmvp.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICIPIO DE VALE DO PARAISO REFERENTES AO EXERCICIO DE 2014, COM RESSALVAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1970/decreto_47_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1970/decreto_47_cmvp.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAISO REFERENTES AO EXERCICIO DE 2013, COM RESSALVAS.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1968/decreto_46_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1968/decreto_46_cmvp.pdf</t>
   </si>
   <si>
     <t>DECRETA A EXTINÇÃO DO MANDATO DO VEREADOR JARBAS TEIXEIRA DE SENA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/1266/decreto_45.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/1266/decreto_45.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS DO MUNICIPIO DE VALE DO PARAISO-RO, REFERENTE AO EXERCICIO DE 2011. E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1265/decreto_44.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1265/decreto_44.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2010 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1264/decreto_42.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1264/decreto_42.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2012 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/1263/decreto_42.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/1263/decreto_42.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DA CAMARA MUNICIPAL DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2008 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/1262/decreto_41.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/1262/decreto_41.pdf</t>
   </si>
   <si>
     <t>EPROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2008 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1261/decreto_40.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1261/decreto_40.pdf</t>
   </si>
   <si>
     <t>RETIFICA O  NUMERO DO PARECER CONSTANTE DO ART 2º DO DECRRETO LEGISLATIVO DE Nº 39/2009; E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1260/decreto_39.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1260/decreto_39.pdf</t>
   </si>
   <si>
     <t>REPROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2007 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1259/decreto_38.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1259/decreto_38.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2005 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1969/decreto_37_cmvp.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1969/decreto_37_cmvp.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAISO, REFERENTES AO EXERCICIO DE 2006 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/1258/decreto_36.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/1258/decreto_36.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2004 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/1257/decreto_35.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/1257/decreto_35.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICIPIO DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2003.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1256/decreto_34.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1256/decreto_34.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DE GESTÃO FISCAL DA PREFEITURA MUNICIPAL DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2002.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1255/decreto_33.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1255/decreto_33.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DE GESTÃO FISCAL DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2002.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1254/decreto_32.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1254/decreto_32.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 2000.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1253/decreto_31.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1253/decreto_31.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO, REFERENTE AO EXERCICIO DE 1998.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/1252/decreto_29.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/1252/decreto_29.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DA PREFEITURA MUNCIPAL DE VALE DO PARAÍSO REFERENTE AO EXERCICIO DE 2001</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1251/decreto_28.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1251/decreto_28.pdf</t>
   </si>
   <si>
     <t>APROVA PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL REFERENTE AO EXERCICIO DE 2000.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/1225/decreto_27.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/1225/decreto_27.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE Nº 27 DE 19 DE MARÇO DE 2002. QUE REPROVA A  PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCÍCIO DE 1999.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1224/decreto_26.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1224/decreto_26.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE Nº 26 DE 29 DE OUTUBRO DE 2001. QUE APROVA PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1223/decreto_25.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1223/decreto_25.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 25 DE 18 DE JUNHO DE 2001. QUE APROVA PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCÍCIO DE 1998.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1222/decreto_24.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1222/decreto_24.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE 21 DE MARÇO DE 2001. QUE REPROVA PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCÍCIO DE 1997.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/1221/decreto_23.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/1221/decreto_23.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE 03 DE NOVEMBRO DE 2000. QUE APROVA PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCÍCIO DE 1996.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1405/dec_22_20.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1405/dec_22_20.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 22 DE 29 DE DEZEMBRO DE 1999 QUE " CASSA O MANDATO DO PREFEITO DO MUNICIPIO DE VALE DO PARAÍSO JOSÉ GASQUI PERRETA FILHO.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1404/dec_21_19.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1404/dec_21_19.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 19 DE 02 DE MAIO DE 1999 QUE " APROVA A PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE VALE DO PARAÍSO-RO REFERENTE AO EXERCICIO DE 1996.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/1403/dec_18_16.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/1403/dec_18_16.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 18 DE 05 DE MAIO DE 1997 QUE " APROVA A PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO REFERENTE AO EXERCICIO DE 1994.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1402/dec_17_15.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1402/dec_17_15.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 17 DE 23 DE SETEMBRO DE 1996 QUE " FIXA A REMUNERAÇÃO DO PREFEIRO E VICE-PREFEITO   DO MUNICIPIO DE VALE DO PARAÍSO-RO PARA A LEGISALTURA 1997 A 2000.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1401/dec_16_14.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1401/dec_16_14.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 16 DE 16 DE SETEMBRO DE 1996 QUE " APROVA A PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO REFERENTE AO EXERCICIO DE 1993.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1400/dec_15_13.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1400/dec_15_13.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 15 DE 09 DE SETEMBRO DE 1996 QUE " APROVA A PRESTAÇÃO DE CONTAS DO INSTITUTO MUNICIPAL E SEGURIDADE SOCIAL- INSS  DE  REFERENTE AO EXERCICIO DE 1994.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1399/dec_14_12.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1399/dec_14_12.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 14 DE 22 DE ABRIL DE 1996 QUE " APROVA A PRESTAÇÃO DE CONTAS DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO REFERENTE AO EXERCICIO DE 1993.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1398/dec_13_11.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1398/dec_13_11.pdf</t>
   </si>
   <si>
     <t>DECRETEO DE Nº 13 DE 22 DE ABRIL DE 1996 QUE " APROVA A PRESTAÇAÕ DE CONTAS DA PREFEITURA DO MUNICIPIO DE VALE DO PARAÍSO-RO, REFERENTE AO EXERCICIO DE 1994.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1397/dec_12_10.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1397/dec_12_10.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 14 DE 14 DE AGOSTO DE 1995 QUE " APROVA PRESTAÇÃO DE CONTAS  DA PREFEITURA DO MUNICIPIO DE VALE DO PARAÍSO-RO  REFERENTE AO EXERCICIO DE 1992.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1396/dec_11_09.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1396/dec_11_09.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 11 DE 19 DE JUNHO DE 1995 QUE " APROVA PRESTAÇÃO DE CONTAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1395/dec_09_08.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1395/dec_09_08.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 09 DE 20 DE JANEIRO DE 1995 QUE " NOMEIA CANDIDATO APROVADO NO PRIMEIRO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL PARA PROVIEMENTO DE CARGOS EFETIVOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1394/dec_08_07.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1394/dec_08_07.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 08 DE 05 DE JANEIRO DE 1995 QUE " CONCEDE LICENÇA AO PREFEITO MUNICIPAL DE VALE DO PARAÍSO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1393/dec_07_06.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1393/dec_07_06.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE Nº 07 DE 11 DE FEVEREIRO DE 1994 QUE " NOMEIA OS CANDIDATOS APROVADOS NO PRIMEIRO  CONCURSO PUBLICO DA CÂMARA MUNICIPAL PARA PROVIMENTO DE CARGOS EFETIVOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1392/dec_06_05.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1392/dec_06_05.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 06 DE 07 DE JANEIRO DE 1994 QUE " DISPÕE SOBRE A HOMOLOGAÇÃO DO PRIMEIRO CONSURSO PUBLICO DA CAMARA MUNCIPAL DE VALE DO PARAÍSO-RO.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1391/dec_05_04.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1391/dec_05_04.pdf</t>
   </si>
   <si>
     <t>DECRETO  LEGISLATIVO Nº 05 DE 13 DE DEZEMBRO DE 1993 QUE " PRORROGA O PRAZO PARA AS INSCRIÇÕES DO PRIMEIRO CONCURSO PÚBLICO  DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1390/dec_04_03.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1390/dec_04_03.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO DE NUMERO 04 DE 13 DE DEZEMBRO DE 1993 QUE " DA NOVA REDAÇÃO AO DECRETO LEGISLATIVO  Nº 02 15 DE FEVEREIRO DE  1993, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1344/dec_01_01.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1344/dec_01_01.pdf</t>
   </si>
   <si>
     <t>DECRETO DE Nº 01 DE 19 DE JANEIRO DE 1993 QUE FIXA REMUNERAÇÃO DE PREFEITO E VICE PREFEITO DE VALE DO PARAISO-RO PARA A LEGISLATURA DE 1993 A 1996.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1154,66 +1154,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2718/decreto_legislativo-64.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2717/decreto_legislativo-63.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2654/decreto_62.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2339/decreto_61.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/2337/decreto_60.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/2338/decreto_59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/1647/d04aa9e7-4.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/8/decreto_58.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2342/decreto_57.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2341/decreto_56.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1975/decreto_55_cmvp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2340/decreto_54.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1974/decreto_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1973/decreto_52_cmvp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1190/DECRETO_51.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1972/decreto_50_cmvp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1267/decreto_49.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1971/decreto_48_cmvp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1970/decreto_47_cmvp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1968/decreto_46_cmvp.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/1266/decreto_45.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1265/decreto_44.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1264/decreto_42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/1263/decreto_42.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/1262/decreto_41.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1261/decreto_40.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1260/decreto_39.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1259/decreto_38.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1969/decreto_37_cmvp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/1258/decreto_36.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/1257/decreto_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1256/decreto_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1255/decreto_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1254/decreto_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1253/decreto_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/1252/decreto_29.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1251/decreto_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/1225/decreto_27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1224/decreto_26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1223/decreto_25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1222/decreto_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/1221/decreto_23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1405/dec_22_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1404/dec_21_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/1403/dec_18_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1402/dec_17_15.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1401/dec_16_14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1400/dec_15_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1399/dec_14_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1398/dec_13_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1397/dec_12_10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1396/dec_11_09.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1395/dec_09_08.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1394/dec_08_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1393/dec_07_06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1392/dec_06_05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1391/dec_05_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1390/dec_04_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1344/dec_01_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2718/decreto_legislativo-64.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2717/decreto_legislativo-63.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2654/decreto_62.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2339/decreto_61.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/2337/decreto_60.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/2338/decreto_59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2021/1647/d04aa9e7-4.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/8/decreto_58.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2342/decreto_57.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2341/decreto_56.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1975/decreto_55_cmvp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2340/decreto_54.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1974/decreto_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/1973/decreto_52_cmvp.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2018/1190/DECRETO_51.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/1972/decreto_50_cmvp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1267/decreto_49.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2016/1971/decreto_48_cmvp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1970/decreto_47_cmvp.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/1968/decreto_46_cmvp.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/1266/decreto_45.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1265/decreto_44.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1264/decreto_42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2011/1263/decreto_42.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2010/1262/decreto_41.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1261/decreto_40.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1260/decreto_39.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1259/decreto_38.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2008/1969/decreto_37_cmvp.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/1258/decreto_36.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/1257/decreto_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1256/decreto_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1255/decreto_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1254/decreto_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2004/1253/decreto_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2003/1252/decreto_29.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1251/decreto_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2002/1225/decreto_27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1224/decreto_26.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1223/decreto_25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2001/1222/decreto_24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2000/1221/decreto_23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1405/dec_22_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1999/1404/dec_21_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1997/1403/dec_18_16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1402/dec_17_15.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1401/dec_16_14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1400/dec_15_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1399/dec_14_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1996/1398/dec_13_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1397/dec_12_10.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1396/dec_11_09.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1395/dec_09_08.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1995/1394/dec_08_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1393/dec_07_06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1994/1392/dec_06_05.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1391/dec_05_04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1390/dec_04_03.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/1993/1344/dec_01_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>