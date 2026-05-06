--- v0 (2025-10-26)
+++ v1 (2026-05-06)
@@ -48,375 +48,375 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2689/resoluc_legs_70.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2689/resoluc_legs_70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação desta Câmara Municipal à Associação Brasileira de Câmaras Municipais ABRACAM, e dá outras providências</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2688/resolucao_legislat_69.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução Legislativa nº 63 de 30 de maio de 2019.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>1</t>
-[...2 lines deleted...]
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2687/resolucao_legs_68.pdf</t>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2687/resolucao_legs_68.pdf</t>
   </si>
   <si>
     <t>Institui o Programa JOVEM APRENDIZ no Poder Legislativo do Município de Vale do Paraíso RO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2181/resolucao_legis_67.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2181/resolucao_legis_67.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III, do art. 6º da Resolução Legislativa nº 63 de 30 de maio de 2019.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/1857/resolucao_legis_66.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/1857/resolucao_66.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução Legislativa nº 63 de 30 de Maio de 2019.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2062/resolucao_legis_65.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2062/resolucao_legis_65.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2599/resolucao_legislativa_no_64_-2020__altera_dispositivos_ri.docx</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2599/resolucao_64.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Resolução Legislativa nº 25 de 29 de novembro de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2061/resolucao_legs_63.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2061/resolucao_63.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E A APRESENTAÇÃO DE CONTAS DE DIARIAS E PASSAGENS NO ÂMBITO DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/2060/resolucao_legis_62.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/2060/resolucao_legis_62.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1º DA RESOLUÇÃO LEGISLATIVA Nº 55 DE 19 DE JUNHO DE 2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2059/resolucao_legis_61.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2059/resolucao_legis_61.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA RESOLUÇÃO LEGISLATIVA Nº 43 DE 17 DE MAIO DE 2007 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2058/resolucao_legis_60.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2058/resolucao_legis_60.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA RESOLUÇÃO LEGISLATIVA N55 DE 19 DE JUNHO DE 2013 E DA OUTRAS PROVIDENCAIS.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2068/resolucao_legis_59.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2068/resolucao_legis_59.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART,, 14, CAPUT, DA RESOLUÇÃO LEGISLATIVA Nº 25 DE 29 DE NOVEMBRO DE 2000 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2067/resolucao_legis_58.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2067/resolucao_legis_58.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 14, CAPUT, DA RESOLUÇÃO LEGISLATIVA Nº 25 DE 29 DE NOVEMBRO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2066/resolucao_legis_57.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2066/resolucao_legis_57.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 14, CAPUT, DA RESOLUÇÃO LEGISLATIVA DE 29 DE NOVEMBRO DE 2000 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2065/resolucao_legis_56.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2065/resolucao_legis_56.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL Á UNIÃO DE CÂMARAS E VEREADORES DE RONDÔNIA - UCAVER.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2064/resolucao_legis_55.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2064/resolucao_legis_55.pdf</t>
   </si>
   <si>
     <t>FIXA OS DIAS PARA AS REUNIÕES DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO RO.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/2063/resolucao_legis_54.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/2063/resolucao_legis_54.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1273/resolucao_53.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1273/resolucao_53.pdf</t>
   </si>
   <si>
     <t>Denomina o Plenário da Câmara Municipal de “PLENÁRIO DEPUTADO FEDERAL EDUARDO VALVERDE”.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1272/resolucao_52.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1272/resolucao_52.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Resolução Legislativa n° 25 de 29 de novembro de 2000.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1271/resolucao_51.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1271/resolucao_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios dos vereadores da Câmara Municipal de Vale do Paraíso para a legislatura 2013/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1270/resolucao_50.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1270/resolucao_50.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Resolução Legislativa nº 47 de 6 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1269/resolucao_49.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1269/resolucao_49.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Resolução Legislativa nº 46 de 29 de setembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1268/resolucao_48.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1268/resolucao_48.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 1º ao art. 128, da Resolução Legislativa nº 25 de 19 de novembro de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/2070/resolucao_legis_44.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/2070/resolucao_legis_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO DE CONTROLADOR INTERNO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE VALE DO PARAÍSO-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/2069/resolucao_legis_41.pdf</t>
+    <t>http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/2069/resolucao_legis_41.pdf</t>
   </si>
   <si>
     <t>ALTERA OR ART. 2º DA RESOLUÇÃO LEGISLATIVA Nº 25 DE NOVEMBRO DE 2000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -723,66 +723,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2689/resoluc_legs_70.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2687/resolucao_legs_68.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2181/resolucao_legis_67.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/1857/resolucao_legis_66.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2062/resolucao_legis_65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2599/resolucao_legislativa_no_64_-2020__altera_dispositivos_ri.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2061/resolucao_legs_63.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/2060/resolucao_legis_62.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2059/resolucao_legis_61.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2058/resolucao_legis_60.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2068/resolucao_legis_59.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2067/resolucao_legis_58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2066/resolucao_legis_57.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2065/resolucao_legis_56.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2064/resolucao_legis_55.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/2063/resolucao_legis_54.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1273/resolucao_53.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1272/resolucao_52.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1271/resolucao_51.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1270/resolucao_50.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1269/resolucao_49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1268/resolucao_48.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/2070/resolucao_legis_44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/2069/resolucao_legis_41.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2689/resoluc_legs_70.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2025/2688/resolucao_legislat_69.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2024/2687/resolucao_legs_68.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2023/2181/resolucao_legis_67.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2022/1857/resolucao_66.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2062/resolucao_legis_65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2020/2599/resolucao_64.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2019/2061/resolucao_63.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2017/2060/resolucao_legis_62.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2059/resolucao_legis_61.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2058/resolucao_legis_60.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2015/2068/resolucao_legis_59.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2067/resolucao_legis_58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2014/2066/resolucao_legis_57.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2065/resolucao_legis_56.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2013/2064/resolucao_legis_55.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/2063/resolucao_legis_54.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1273/resolucao_53.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1272/resolucao_52.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2012/1271/resolucao_51.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1270/resolucao_50.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1269/resolucao_49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2009/1268/resolucao_48.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2007/2070/resolucao_legis_44.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.valedoparaiso.ro.leg.br/media/sapl/public/normajuridica/2005/2069/resolucao_legis_41.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>